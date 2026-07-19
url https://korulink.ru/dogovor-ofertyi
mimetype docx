--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="02EA4085" w14:textId="3B1217C1" w:rsidR="005E7307" w:rsidRPr="007674FD" w:rsidRDefault="005E7307" w:rsidP="00C83EBF">
+    <w:p w14:paraId="02EA4085" w14:textId="01377BB3" w:rsidR="005E7307" w:rsidRPr="007674FD" w:rsidRDefault="005E7307" w:rsidP="00C83EBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Дата публикации и вступления в силу: «</w:t>
       </w:r>
-      <w:r w:rsidR="00EA0768" w:rsidRPr="00EA0768">
+      <w:r w:rsidR="002C7618" w:rsidRPr="002C7618">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>25</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">» </w:t>
       </w:r>
-      <w:r w:rsidR="00EA0768">
+      <w:r w:rsidR="002C7618">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>мая</w:t>
+        <w:t>июня</w:t>
       </w:r>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="00D863DB" w:rsidRPr="00D863DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>26</w:t>
       </w:r>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1251,104 +1251,120 @@
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Н</w:t>
       </w:r>
       <w:r w:rsidR="005E7307" w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ажимает кнопку «Оплатить» и производит оплату через виджет Агента по приёму платежей.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="785D28EC" w14:textId="0DDAFB24" w:rsidR="000E50F1" w:rsidRDefault="000E50F1" w:rsidP="000E50F1">
+    <w:p w14:paraId="785D28EC" w14:textId="5403A553" w:rsidR="000E50F1" w:rsidRDefault="000E50F1" w:rsidP="000E50F1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E50F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Лицензионное вознаграждение за предоставление права использования Курса (Доступ к Курсу) составляет </w:t>
       </w:r>
-      <w:r w:rsidR="00190CD1">
-[...5 lines deleted...]
-        <w:t>15</w:t>
+      <w:r w:rsidR="002C7618">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7 500</w:t>
       </w:r>
       <w:r w:rsidRPr="000E50F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 000 (</w:t>
-[...7 lines deleted...]
-        <w:t>Пятнадцать</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7618">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Семь</w:t>
       </w:r>
       <w:r w:rsidRPr="000E50F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> тысяч) рублей</w:t>
+        <w:t xml:space="preserve"> тысяч</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7618">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пятьсот</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E50F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) рублей</w:t>
       </w:r>
       <w:r w:rsidR="00190CD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000E50F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>НДС</w:t>
       </w:r>
       <w:r w:rsidR="000867A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> не облагается</w:t>
       </w:r>
@@ -2616,208 +2632,180 @@
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
         <w:t xml:space="preserve">В случае нарушения Покупателем любого из запретов, установленных в п. </w:t>
       </w:r>
       <w:r w:rsidR="00526305">
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
         <w:t>.3, Правообладатель вправе по своему выбору:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2882C90E" w14:textId="77777777" w:rsidR="00C83EBF" w:rsidRDefault="00C83EBF" w:rsidP="00C83EBF">
+    <w:p w14:paraId="3C67D589" w14:textId="77777777" w:rsidR="00C83EBF" w:rsidRDefault="00C83EBF" w:rsidP="00C83EBF">
       <w:pPr>
         <w:pStyle w:val="ds-markdown-paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="1418" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C83EBF">
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
-        <w:t xml:space="preserve">потребовать от Покупателя выплаты компенсации в соответствии со ст. 1301 ГК РФ в размере от 10 000 рублей до 10 000 000 рублей, определяемом по усмотрению </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="3C67D589" w14:textId="77777777" w:rsidR="00C83EBF" w:rsidRDefault="00C83EBF" w:rsidP="00C83EBF">
+        <w:t>потребовать выплаты компенсации в двукратном размере стоим</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ости права использования Курса </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+        <w:t>за каждый факт нарушения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7677AC21" w14:textId="77777777" w:rsidR="00C83EBF" w:rsidRDefault="005F78B6" w:rsidP="00C83EBF">
       <w:pPr>
         <w:pStyle w:val="ds-markdown-paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="1418" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C83EBF">
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
-        <w:t>потребовать выплаты компенсации в двукратном размере стоим</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="7677AC21" w14:textId="77777777" w:rsidR="00C83EBF" w:rsidRDefault="005F78B6" w:rsidP="00C83EBF">
+        <w:t>заблокировать Доступ Покупателя к Курсу без возврата уплаченных денежных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68135324" w14:textId="77777777" w:rsidR="005F78B6" w:rsidRPr="00C83EBF" w:rsidRDefault="005F78B6" w:rsidP="00C83EBF">
       <w:pPr>
         <w:pStyle w:val="ds-markdown-paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="1418" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C83EBF">
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
-        <w:t>заблокировать Доступ Покупателя к Курсу без возврата уплаченных денежных средств;</w:t>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t>расторгнуть лицензионный договор в одностороннем порядке без какого-либо уведомления за 3</w:t>
       </w:r>
       <w:r w:rsidR="00C83EBF">
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
         <w:t xml:space="preserve"> (три)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C83EBF">
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
         <w:t xml:space="preserve"> дня (или немедленно, если нарушение создаёт угрозу дальнейшего распространения Курса).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48696E4F" w14:textId="77777777" w:rsidR="00C83EBF" w:rsidRDefault="005F78B6" w:rsidP="00C83EBF">
       <w:pPr>
         <w:pStyle w:val="ds-markdown-paragraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Уплата компенсации не освобождает Покупателя от обязанности возместить причинённые Правообладателю убытки (включая упущенную выгоду) в полном объёме.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FB9AB90" w14:textId="77777777" w:rsidR="005F78B6" w:rsidRDefault="005F78B6" w:rsidP="00C83EBF">
       <w:pPr>
         <w:pStyle w:val="ds-markdown-paragraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C83EBF">
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Покупатель также обязуется возместить все документально подтверждённые расходы Правообладателя, связанные с защитой нарушенных прав (судебные издержки, расходы на юристов, экспертизы, нотариальные действия).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60F76523" w14:textId="77777777" w:rsidR="00C83EBF" w:rsidRPr="00C83EBF" w:rsidRDefault="00C83EBF" w:rsidP="00C83EBF">
       <w:pPr>
         <w:pStyle w:val="ds-markdown-paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7117FD7E" w14:textId="77777777" w:rsidR="00C83EBF" w:rsidRPr="00C83EBF" w:rsidRDefault="00C83EBF" w:rsidP="00C83EBF">
       <w:pPr>
         <w:pStyle w:val="ds-markdown-paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
@@ -3193,52 +3181,60 @@
         </w:rPr>
         <w:t>Настоящий раздел Оферты признаётся сторонами соглашением о признании документов, подписанных простой электронной подписью, равнозначными документам, подписанным собственноручно.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B8D69EC" w14:textId="14419C27" w:rsidR="00987881" w:rsidRPr="007674FD" w:rsidRDefault="005C7D37" w:rsidP="00C83EBF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">В силу части 2 статьи 5 Федерального закона «Об электронной подписи» простой электронной подписью является электронная подпись, которая посредством использования кодов, паролей или иных средств подтверждает факт формирования электронной подписи определённым лицом. Таким образом, любые действия Покупателя </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>В силу части 2 статьи 5 Федерального закона «Об электронной подписи» простой электронной подписью является электронная подпись, которая посредством использования кодов, паролей или иных средств подтверждает факт формирования электронной подписи определённым лицом. Таким образом, любые действия Покупателя с использованием его адреса электронной почты, мессенджера, аккаунта в социальной сети и т.п. (ключ электронной подписи) подтверждают факт формирования простой электронной подписи непосредственно стороной по Оферте – Покупателем.</w:t>
+        <w:t>с использованием его адреса электронной почты, мессенджера, аккаунта в социальной сети и т.п. (ключ электронной подписи) подтверждают факт формирования простой электронной подписи непосредственно стороной по Оферте – Покупателем.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B2557C7" w14:textId="77777777" w:rsidR="00987881" w:rsidRPr="007674FD" w:rsidRDefault="005C7D37" w:rsidP="00C83EBF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Электронные документы и сведения, подписанные простой электронной подписью, признаются равнозначными документам на бумажных носителях, подписанным собственноручной подписью.</w:t>
       </w:r>
@@ -3458,68 +3454,76 @@
         </w:rPr>
         <w:t>В случае несанкционированного доступа к простой электронной подписи, утраты логина, пароля, SIM-карты или раскрытия их третьим лицам соответствующий Покупатель обязан незамедлительно сообщить об этом Правообладателю любым доступным способом (по электронной почте, телефону или через Личный кабинет).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="718A526E" w14:textId="5944994C" w:rsidR="005C7D37" w:rsidRPr="007674FD" w:rsidRDefault="005C7D37" w:rsidP="00C83EBF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Стороны соглашаются, что уведомления, претензии, заявления и иные юридически значимые сообщения, направленные на официальные адреса электронной почты (указанные при регистрации), считаются полученными в момент отправки, если иное не предусмотрено законодательством. О</w:t>
+      </w:r>
+      <w:r w:rsidR="00987881" w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>тправка сообщения в мессенджеры</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или социальные </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Стороны соглашаются, что уведомления, претензии, заявления и иные юридически значимые сообщения, направленные на официальные адреса электронной почты (указанные при регистрации), считаются полученными в момент отправки, если иное не предусмотрено законодательством. О</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> или социальные сети также признаётся надлежащим способом коммуникации, если такой канал был явно согласован сторонами (например, через контакты, указанные на Сайте).</w:t>
+        <w:t>сети также признаётся надлежащим способом коммуникации, если такой канал был явно согласован сторонами (например, через контакты, указанные на Сайте).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62893A79" w14:textId="77777777" w:rsidR="005C7D37" w:rsidRPr="007674FD" w:rsidRDefault="005C7D37" w:rsidP="00C83EBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45951F2E" w14:textId="77777777" w:rsidR="005E7307" w:rsidRPr="007674FD" w:rsidRDefault="005C7D37" w:rsidP="00C83EBF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -4026,99 +4030,91 @@
         </w:rPr>
         <w:t>ФОРС-МАЖОР</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3568E957" w14:textId="77777777" w:rsidR="00001570" w:rsidRPr="007674FD" w:rsidRDefault="005E7307" w:rsidP="00C83EBF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="568"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Стороны освобождаются от ответственности за частичное или полное неисполнение обязательств, если это явилось следствием обстоятельств непреодолимой силы (пожар, наводнение, землетрясение, военные действия, блокировка интернета по решению </w:t>
-[...8 lines deleted...]
-        <w:t>госорганов, принятие законов, прямо запрещающих деятельность по Оферте</w:t>
+        <w:t>Стороны освобождаются от ответственности за частичное или полное неисполнение обязательств, если это явилось следствием обстоятельств непреодолимой силы (пожар, наводнение, землетрясение, военные действия, блокировка интернета по решению госорганов, принятие законов, прямо запрещающих деятельность по Оферте</w:t>
       </w:r>
       <w:r w:rsidR="005C7D37" w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, в том числе блокировка каналов связи не по вине Правообладателя</w:t>
       </w:r>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>), возникших после акцепта.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14CC7843" w14:textId="77777777" w:rsidR="005E7307" w:rsidRPr="007674FD" w:rsidRDefault="005E7307" w:rsidP="00C83EBF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="568"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Сторона, для которой создалась невозможность исполнения, обязана уведомить другую сторону в течение 3</w:t>
       </w:r>
       <w:r w:rsidR="00001570" w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (трех)</w:t>
       </w:r>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> рабочих дней. Срок исполнения обязательств отодвигается соразмерно времени действия форс-мажора.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="032E6B06" w14:textId="77777777" w:rsidR="005E7307" w:rsidRPr="007674FD" w:rsidRDefault="005E7307" w:rsidP="00C83EBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -4437,52 +4433,60 @@
         </w:rPr>
         <w:t>На отношения сторон не распространяются требования о лицензировании образовательной деятельности (ст. 91 Закона № 273-ФЗ), государственной аккредитации, а также права и обязанности, установленные для образовательных организаций и обучающихся.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15BD45FC" w14:textId="5CFE07BE" w:rsidR="00F766E9" w:rsidRPr="007674FD" w:rsidRDefault="00F766E9" w:rsidP="00C83EBF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">Покупатель подтверждает, что приобретает доступ к Курсу исключительно в целях удовлетворения личных познавательных интересов, а не для получения </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Покупатель подтверждает, что приобретает доступ к Курсу исключительно в целях удовлетворения личных познавательных интересов, а не для получения образования как систематического процесса, влекущего юридические последствия (изменение образовательного ценза, получение квалификации и т.п.).</w:t>
+        <w:t>образования как систематического процесса, влекущего юридические последствия (изменение образовательного ценза, получение квалификации и т.п.).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1932A134" w14:textId="77777777" w:rsidR="00F766E9" w:rsidRPr="007674FD" w:rsidRDefault="00F766E9" w:rsidP="00C83EBF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Любые ссылки на «обучение», «уроки», «лекции» в описании Курса на Сайте являются описательными и не означают, что Правообладатель осуществляет образовательную деятельность в смысле законодательства РФ.</w:t>
       </w:r>
@@ -6069,50 +6073,51 @@
     <w:rsid w:val="000E17D3"/>
     <w:rsid w:val="000E50F1"/>
     <w:rsid w:val="000F1EDD"/>
     <w:rsid w:val="000F2630"/>
     <w:rsid w:val="000F51BC"/>
     <w:rsid w:val="00101A69"/>
     <w:rsid w:val="0010565E"/>
     <w:rsid w:val="001111D2"/>
     <w:rsid w:val="001114B5"/>
     <w:rsid w:val="0011349D"/>
     <w:rsid w:val="00115018"/>
     <w:rsid w:val="0012061B"/>
     <w:rsid w:val="00120F00"/>
     <w:rsid w:val="0012639E"/>
     <w:rsid w:val="00127593"/>
     <w:rsid w:val="00127A7F"/>
     <w:rsid w:val="00131A0F"/>
     <w:rsid w:val="00132C9F"/>
     <w:rsid w:val="00136D80"/>
     <w:rsid w:val="00141042"/>
     <w:rsid w:val="00141E22"/>
     <w:rsid w:val="00142147"/>
     <w:rsid w:val="00162987"/>
     <w:rsid w:val="00163D62"/>
     <w:rsid w:val="00170FA6"/>
+    <w:rsid w:val="001746DF"/>
     <w:rsid w:val="00182748"/>
     <w:rsid w:val="00187382"/>
     <w:rsid w:val="00190CD1"/>
     <w:rsid w:val="001916A6"/>
     <w:rsid w:val="00193662"/>
     <w:rsid w:val="001A102D"/>
     <w:rsid w:val="001A4E15"/>
     <w:rsid w:val="001A6F51"/>
     <w:rsid w:val="001B44BB"/>
     <w:rsid w:val="001B4682"/>
     <w:rsid w:val="001C0187"/>
     <w:rsid w:val="001C02B9"/>
     <w:rsid w:val="001C38F6"/>
     <w:rsid w:val="001C3E5F"/>
     <w:rsid w:val="001C59DD"/>
     <w:rsid w:val="001C5A49"/>
     <w:rsid w:val="001D03C7"/>
     <w:rsid w:val="001D2E58"/>
     <w:rsid w:val="001D3083"/>
     <w:rsid w:val="001D4E9D"/>
     <w:rsid w:val="001D67EB"/>
     <w:rsid w:val="001D682E"/>
     <w:rsid w:val="001D7DDA"/>
     <w:rsid w:val="001E30E7"/>
     <w:rsid w:val="001E3CF1"/>
@@ -6120,69 +6125,71 @@
     <w:rsid w:val="001E452E"/>
     <w:rsid w:val="001E5696"/>
     <w:rsid w:val="001F10B9"/>
     <w:rsid w:val="001F62A9"/>
     <w:rsid w:val="00200090"/>
     <w:rsid w:val="00200DEC"/>
     <w:rsid w:val="00202EBB"/>
     <w:rsid w:val="00213D9D"/>
     <w:rsid w:val="00214635"/>
     <w:rsid w:val="00224A69"/>
     <w:rsid w:val="00227886"/>
     <w:rsid w:val="00227CD8"/>
     <w:rsid w:val="00235B32"/>
     <w:rsid w:val="00236F42"/>
     <w:rsid w:val="00237627"/>
     <w:rsid w:val="00245BD8"/>
     <w:rsid w:val="00253823"/>
     <w:rsid w:val="00271CBB"/>
     <w:rsid w:val="00284463"/>
     <w:rsid w:val="002966DF"/>
     <w:rsid w:val="002A0758"/>
     <w:rsid w:val="002A1A13"/>
     <w:rsid w:val="002B0FEC"/>
     <w:rsid w:val="002B5D9E"/>
     <w:rsid w:val="002C1510"/>
+    <w:rsid w:val="002C7618"/>
     <w:rsid w:val="002D2EA4"/>
     <w:rsid w:val="002D6362"/>
     <w:rsid w:val="002E355E"/>
     <w:rsid w:val="002E44B2"/>
     <w:rsid w:val="002E4AFA"/>
     <w:rsid w:val="002E61A4"/>
     <w:rsid w:val="002E623B"/>
     <w:rsid w:val="002F2C55"/>
     <w:rsid w:val="002F3655"/>
     <w:rsid w:val="002F3E7F"/>
     <w:rsid w:val="00300D7B"/>
     <w:rsid w:val="00304148"/>
     <w:rsid w:val="003062FE"/>
     <w:rsid w:val="0031081F"/>
     <w:rsid w:val="00320D22"/>
     <w:rsid w:val="00346972"/>
     <w:rsid w:val="003513DF"/>
     <w:rsid w:val="00362CBB"/>
     <w:rsid w:val="00366EED"/>
+    <w:rsid w:val="0037595B"/>
     <w:rsid w:val="00377B80"/>
     <w:rsid w:val="00380591"/>
     <w:rsid w:val="003838A8"/>
     <w:rsid w:val="00383D1A"/>
     <w:rsid w:val="00384A61"/>
     <w:rsid w:val="0038617F"/>
     <w:rsid w:val="0038733A"/>
     <w:rsid w:val="003876FE"/>
     <w:rsid w:val="00387C01"/>
     <w:rsid w:val="00392D5C"/>
     <w:rsid w:val="003A4582"/>
     <w:rsid w:val="003A7168"/>
     <w:rsid w:val="003B1200"/>
     <w:rsid w:val="003B46E8"/>
     <w:rsid w:val="003E1274"/>
     <w:rsid w:val="003F0797"/>
     <w:rsid w:val="004148D1"/>
     <w:rsid w:val="00415D1C"/>
     <w:rsid w:val="00420BBD"/>
     <w:rsid w:val="00425466"/>
     <w:rsid w:val="004259E9"/>
     <w:rsid w:val="0043280C"/>
     <w:rsid w:val="0043524D"/>
     <w:rsid w:val="00436BB3"/>
     <w:rsid w:val="00437609"/>
@@ -8574,68 +8581,68 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0531289-53A1-4BCE-91AE-49239A8ABCDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>2918</Words>
-  <Characters>16636</Characters>
+  <Words>2884</Words>
+  <Characters>16445</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>138</Lines>
-  <Paragraphs>39</Paragraphs>
+  <Lines>137</Lines>
+  <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19515</CharactersWithSpaces>
+  <CharactersWithSpaces>19291</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>JURIST01</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>