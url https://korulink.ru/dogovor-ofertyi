--- v1 (2026-07-19)
+++ v2 (2026-09-03)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="02EA4085" w14:textId="01377BB3" w:rsidR="005E7307" w:rsidRPr="007674FD" w:rsidRDefault="005E7307" w:rsidP="00C83EBF">
+    <w:p w14:paraId="02EA4085" w14:textId="3EFDADEF" w:rsidR="005E7307" w:rsidRPr="007674FD" w:rsidRDefault="005E7307" w:rsidP="00C83EBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Дата публикации и вступления в силу: «</w:t>
       </w:r>
-      <w:r w:rsidR="002C7618" w:rsidRPr="002C7618">
+      <w:r w:rsidR="00D83386">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>18</w:t>
       </w:r>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">» </w:t>
       </w:r>
-      <w:r w:rsidR="002C7618">
+      <w:r w:rsidR="00D83386">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>июня</w:t>
+        <w:t>августа</w:t>
       </w:r>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="00D863DB" w:rsidRPr="00D863DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>26</w:t>
       </w:r>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -107,51 +107,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AD8663F" w14:textId="77777777" w:rsidR="005E7307" w:rsidRPr="007674FD" w:rsidRDefault="005E7307" w:rsidP="00C83EBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Публичная оферта</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AD75248" w14:textId="579A6199" w:rsidR="00EA0768" w:rsidRPr="007674FD" w:rsidRDefault="005C7D37" w:rsidP="00EA0768">
+    <w:p w14:paraId="6AD75248" w14:textId="7DDC8A0C" w:rsidR="00EA0768" w:rsidRPr="007674FD" w:rsidRDefault="005C7D37" w:rsidP="00EA0768">
       <w:pPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">о </w:t>
       </w:r>
       <w:r w:rsidR="007E76B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -190,94 +190,103 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>курсу</w:t>
       </w:r>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="005E7307" w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00452FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>и участии в реферальной (партнерской) программе</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="617C745D" w14:textId="40262380" w:rsidR="005E7307" w:rsidRPr="007674FD" w:rsidRDefault="005E7307" w:rsidP="00C83EBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E88F650" w14:textId="77777777" w:rsidR="005E7307" w:rsidRPr="007674FD" w:rsidRDefault="005E7307" w:rsidP="00C83EBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="675E55CB" w14:textId="77777777" w:rsidR="005E7307" w:rsidRPr="007674FD" w:rsidRDefault="005E7307" w:rsidP="00C83EBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ПРЕАМБУЛА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="290E3AF8" w14:textId="6CB51331" w:rsidR="005E7307" w:rsidRPr="007674FD" w:rsidRDefault="005E7307" w:rsidP="00C83EBF">
+    <w:p w14:paraId="290E3AF8" w14:textId="21AAA271" w:rsidR="005E7307" w:rsidRDefault="005E7307" w:rsidP="00C83EBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Настоящая публичная оферта (далее – </w:t>
       </w:r>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Оферта</w:t>
@@ -296,79 +305,83 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">опубликованная на интернет-сайте, доступном под уникальным доменным именем </w:t>
       </w:r>
       <w:r w:rsidR="00D863DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>www</w:t>
       </w:r>
       <w:r w:rsidR="00D863DB" w:rsidRPr="00D863DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D863DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>korulink</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D863DB" w:rsidRPr="00D863DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D863DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ru</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(далее – </w:t>
       </w:r>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Сайт</w:t>
@@ -446,85 +459,120 @@
         <w:t>165506826909</w:t>
       </w:r>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, далее – </w:t>
       </w:r>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Правообладатель</w:t>
       </w:r>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">) любому дееспособному физическому лицу, совершившему акцепт Оферты (далее – </w:t>
+        <w:t>) любому дееспособному физическому лицу,</w:t>
+      </w:r>
+      <w:r w:rsidR="00452FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> индивидуальному предпринимателю или юридическому лицу,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> совершившему акцепт Оферты (далее – </w:t>
       </w:r>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Покупатель</w:t>
       </w:r>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:r w:rsidR="005F78B6" w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>заключить лицензионный договор о предоставлении права использования информационно-консультационных материалов (Курса) на условиях простой (неисключительной) лицензии</w:t>
       </w:r>
+      <w:r w:rsidR="00452FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, а также – при желании Покупателя – договор партнерского содействия (Реферальную программу)</w:t>
+      </w:r>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Акцепт Оферты означает полное и безоговорочное принятие всех её условий без каких-либо изъятий и оговорок.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA721F2" w14:textId="77777777" w:rsidR="00C002A2" w:rsidRDefault="00C002A2" w:rsidP="00C83EBF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="21F8F6FD" w14:textId="77777777" w:rsidR="005E7307" w:rsidRPr="007674FD" w:rsidRDefault="005E7307" w:rsidP="00C83EBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="672818E8" w14:textId="77777777" w:rsidR="005E7307" w:rsidRPr="007674FD" w:rsidRDefault="005E7307" w:rsidP="00C83EBF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -693,226 +741,485 @@
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">урс </w:t>
       </w:r>
       <w:r w:rsidR="005F78B6" w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">предоставляется </w:t>
       </w:r>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>в личном кабинете на Сайте без возможности скачивания (если иное не установлено Правообладателем).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12B70BCA" w14:textId="711A87DD" w:rsidR="005C7D37" w:rsidRPr="007674FD" w:rsidRDefault="005E7307" w:rsidP="00C83EBF">
+    <w:p w14:paraId="2532EE4C" w14:textId="37E2C605" w:rsidR="00452FA6" w:rsidRDefault="00452FA6" w:rsidP="00C83EBF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="293" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007674FD">
+      <w:r w:rsidRPr="009A2EFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...37 lines deleted...]
-    <w:p w14:paraId="2FD9E369" w14:textId="77777777" w:rsidR="00190CD1" w:rsidRDefault="005E7307" w:rsidP="00C83EBF">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Реферальная программа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – маркетинговый механизм</w:t>
+      </w:r>
+      <w:r w:rsidR="000121D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, указанный в разделе 4 Оферты, при котором Партнеры получают вознаграждение за привлечение новых Покупателей Курсов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776D5337" w14:textId="770D87E3" w:rsidR="000121D7" w:rsidRDefault="000121D7" w:rsidP="00C83EBF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="293" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007674FD">
+      <w:r w:rsidRPr="009A2EFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Партнер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Покупатель, соответствующий требованиям п.4.2 Оферты и заключивший с Правообладателем договор партнёрского содействия (Реферальной программы) путём регистрации в программе на Сайте. Партнером может быть только индивидуальный предприниматель, самозанятое лицо (плательщик НПД) или юридическое лицо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F9AF154" w14:textId="5CD6458E" w:rsidR="000121D7" w:rsidRDefault="000121D7" w:rsidP="00C83EBF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="293" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A2EFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Реферальная ссылка</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – уникальный идентификатор (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ID</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000121D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, присва</w:t>
+      </w:r>
+      <w:r w:rsidR="008165DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>иваемый Партнеру автоматически при регистрации в Реферальной программе. Переход по Реферальной ссылке позволяет идентифицировать привлеченного Партнером Покупателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C33BC1E" w14:textId="4BF05D8B" w:rsidR="008165DF" w:rsidRDefault="008165DF" w:rsidP="00C83EBF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="293" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A2EFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Уровни (партнерства)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – иерархическая структура привлечений: Партнер (0-й Уровень) привлекает Покупателя А (1-й Уровень), который привлекает Покупателя Б (2-й Уровень) и так далее до 5-го Уровня включительно. Количество привлеченных Партнеров на каждом Уровне – не ограниченно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="021BD43B" w14:textId="5BC27D85" w:rsidR="00B27A8C" w:rsidRPr="00452FA6" w:rsidRDefault="00B27A8C" w:rsidP="00C83EBF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="293" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A2EFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Вознаграждение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – денежная сумма в размере, указанном в Оферте, за каждого привлеченного Покупателя на любом из 5 (пяти) Уровней, выплачиваемая Партнеру Правообладателем при условии успешной оплаты курса привлеченным Покупателем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B70BCA" w14:textId="09A5C70F" w:rsidR="005C7D37" w:rsidRPr="007674FD" w:rsidRDefault="005E7307" w:rsidP="00C83EBF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="293" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Личный кабинет</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – закрытый раздел Сайта, доступный </w:t>
+      </w:r>
+      <w:r w:rsidR="00B27A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Партнеру</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после регистрации, где отображается </w:t>
+      </w:r>
+      <w:r w:rsidR="00B27A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>статистика привлеченных Покупателей по Уровням, сумма начисленного Вознаграждения, а также запрашиваемая выплата</w:t>
+      </w:r>
+      <w:r w:rsidR="00190CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28CB156F" w14:textId="594994BA" w:rsidR="00C002A2" w:rsidRPr="00791831" w:rsidRDefault="005E7307" w:rsidP="00791831">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="293" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Агент по приёму платежей</w:t>
       </w:r>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – уполномоченная Правообладателем организация, осуществляющая приём платежей от Покупателей </w:t>
       </w:r>
-      <w:r w:rsidR="00190CD1">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> формирование чеков в соответствии с 54-ФЗ.</w:t>
+      <w:r w:rsidR="00B27A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и Партнеров, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>формирование чеков в соответствии с 54-ФЗ</w:t>
+      </w:r>
+      <w:r w:rsidR="00B27A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и перевод денежных </w:t>
+      </w:r>
+      <w:r w:rsidR="00791831">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>средств Правообладателю</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00791831">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Информация об Агенте по приёму платежей размещена на сайте на странице оплаты.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="134BF96F" w14:textId="54F60112" w:rsidR="005E7307" w:rsidRPr="007674FD" w:rsidRDefault="005E7307" w:rsidP="00190CD1">
       <w:pPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64ACE1E0" w14:textId="77777777" w:rsidR="005E7307" w:rsidRPr="007674FD" w:rsidRDefault="005E7307" w:rsidP="00C83EBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57624450" w14:textId="77777777" w:rsidR="005E7307" w:rsidRPr="007674FD" w:rsidRDefault="005E7307" w:rsidP="00C83EBF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ОБЩИЕ ПОЛОЖЕНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FE38727" w14:textId="6B004FF5" w:rsidR="005F78B6" w:rsidRPr="007674FD" w:rsidRDefault="005F78B6" w:rsidP="00C83EBF">
+    <w:p w14:paraId="6FE38727" w14:textId="65416937" w:rsidR="005F78B6" w:rsidRPr="007674FD" w:rsidRDefault="005F78B6" w:rsidP="00C83EBF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Настоящая Оферта является предложением Правообладателя заключить с Покупателем лицензионный договор на условиях простой (неисключительной) лицензии</w:t>
       </w:r>
+      <w:r w:rsidR="00791831">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, а также – при регистрации в Реферальной программе – договор партнерского содействия</w:t>
+      </w:r>
       <w:r w:rsidR="00190CD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Акцепт Оферты (оплата Доступа к Курсу) означает заключение лицензионного договора на условиях Оферты.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06C4D80F" w14:textId="77777777" w:rsidR="005E7307" w:rsidRPr="007674FD" w:rsidRDefault="005E7307" w:rsidP="00C83EBF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="426"/>
@@ -926,115 +1233,148 @@
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Акцепт Оферты совершается Покупателем путём оплаты Доступа к </w:t>
       </w:r>
       <w:r w:rsidR="005C7D37" w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>К</w:t>
       </w:r>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>урсу в порядке, установленном Офертой. С момента акцепта договор считается заключённым на условиях Оферты.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A178B6" w14:textId="32E99E9A" w:rsidR="005F78B6" w:rsidRPr="007674FD" w:rsidRDefault="005E7307" w:rsidP="00C83EBF">
+    <w:p w14:paraId="48A178B6" w14:textId="43482327" w:rsidR="005F78B6" w:rsidRPr="007674FD" w:rsidRDefault="005E7307" w:rsidP="00C83EBF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Правообладатель вправе в одностороннем порядке изменять положения Оферты с обязательной публикацией новой редакции на Сайте. Изменения вступают в силу через 5 (пять) календарных дней после публикации, если иной срок не указан в новой редакции. Покупатель обязуется самостоятельно отслеживать изменения. </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Правообладатель вправе в одностороннем порядке изменять положения Оферты с обязательной публикацией новой редакции на Сайте. Изменения вступают в силу через 5 (пять) календарных дней после публикации, если иной срок не указан в новой редакции. Покупатель</w:t>
+      </w:r>
+      <w:r w:rsidR="005F66D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Партнер)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обязуется самостоятельно отслеживать изменения. </w:t>
+      </w:r>
+      <w:r w:rsidR="005F66D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Если по каким-либо причинам Покупатель и (или) Партнер не согласны с положениями Оферты после внесенных изменений, они обязуются</w:t>
+      </w:r>
+      <w:r w:rsidR="005252C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> направить свои возражения Правообладателю до вступления в силу положений Оферты в соответствии с настоящим пунктом.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75A0BFF8" w14:textId="77777777" w:rsidR="005F78B6" w:rsidRPr="007674FD" w:rsidRDefault="005E7307" w:rsidP="00C83EBF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Все отношения, прямо не урегулированные Офертой, регулируются действующим законодательством РФ</w:t>
       </w:r>
       <w:r w:rsidR="005F78B6" w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, в том числе частью четвёртой Гражданского кодекса РФ (об авторском праве)</w:t>
       </w:r>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F195D7" w14:textId="77777777" w:rsidR="005E7307" w:rsidRPr="007674FD" w:rsidRDefault="005E7307" w:rsidP="00C83EBF">
+    <w:p w14:paraId="32F195D7" w14:textId="77777777" w:rsidR="005E7307" w:rsidRPr="00C002A2" w:rsidRDefault="005E7307" w:rsidP="00C83EBF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Любая информация, содержащаяся на Сайте, прямо не описанная в Оферте, порождающая юридически значимые действия, воспринимается сторонами, как часть Оферты</w:t>
       </w:r>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
@@ -1053,50 +1393,62 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E06A62" w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>за исключением случаев, когда информация на Сайте является явной ошибкой (опечаткой)</w:t>
       </w:r>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="465B3426" w14:textId="2C446A69" w:rsidR="00C002A2" w:rsidRPr="007674FD" w:rsidRDefault="00C002A2" w:rsidP="005252C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="790E1F9C" w14:textId="77777777" w:rsidR="005E7307" w:rsidRPr="007674FD" w:rsidRDefault="005E7307" w:rsidP="00C83EBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DDFA0F4" w14:textId="77777777" w:rsidR="005E7307" w:rsidRPr="007674FD" w:rsidRDefault="005E7307" w:rsidP="00C83EBF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -1251,112 +1603,96 @@
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Н</w:t>
       </w:r>
       <w:r w:rsidR="005E7307" w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ажимает кнопку «Оплатить» и производит оплату через виджет Агента по приёму платежей.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="785D28EC" w14:textId="5403A553" w:rsidR="000E50F1" w:rsidRDefault="000E50F1" w:rsidP="000E50F1">
+    <w:p w14:paraId="785D28EC" w14:textId="30927418" w:rsidR="000E50F1" w:rsidRDefault="000E50F1" w:rsidP="000E50F1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E50F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Лицензионное вознаграждение за предоставление права использования Курса (Доступ к Курсу) составляет </w:t>
       </w:r>
-      <w:r w:rsidR="002C7618">
-[...5 lines deleted...]
-        <w:t>7 500</w:t>
+      <w:r w:rsidR="00D07A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12 200</w:t>
       </w:r>
       <w:r w:rsidRPr="000E50F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="002C7618">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> пятьсот</w:t>
+      <w:r w:rsidR="00D07A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>двенадцать тысяч двести</w:t>
       </w:r>
       <w:r w:rsidRPr="000E50F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) рублей</w:t>
       </w:r>
       <w:r w:rsidR="00190CD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000E50F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>НДС</w:t>
       </w:r>
@@ -1376,51 +1712,50 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28F7CDD0" w14:textId="2B314495" w:rsidR="005E7307" w:rsidRPr="00D579F7" w:rsidRDefault="005E7307" w:rsidP="000E50F1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D579F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">После </w:t>
       </w:r>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">успешной оплаты Покупателю на указанный им адрес электронной почты направляется </w:t>
       </w:r>
       <w:r w:rsidR="00D579F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ссылка с </w:t>
       </w:r>
       <w:r w:rsidRPr="00D579F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>подтверждение</w:t>
@@ -1614,507 +1949,585 @@
       <w:r w:rsidR="005C7D37" w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>К</w:t>
       </w:r>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>урсу</w:t>
       </w:r>
       <w:r w:rsidR="005E7307" w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> возможно путём повторной оплаты в соответствии с тарифом, действующим на дату платежа.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EBBF564" w14:textId="77777777" w:rsidR="005F78B6" w:rsidRPr="007674FD" w:rsidRDefault="005F78B6" w:rsidP="00C83EBF">
+    <w:p w14:paraId="0EBBF564" w14:textId="77777777" w:rsidR="005F78B6" w:rsidRDefault="005F78B6" w:rsidP="00C83EBF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="293"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Покупатель не вправе передавать свои учётные данные третьим лицам, а также совершать любые действия, запрещённые Офертой (в том числе копировать, распространять, публично демонстрировать Курс). В случае нарушения Правообладатель вправе расторгнуть лицензионный договор и заблокировать Доступ без возврата лицензионного вознаграждения, а также потребовать компенсации за нарушение исключительного права на Курс.</w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="33380306" w14:textId="77777777" w:rsidR="005F78B6" w:rsidRPr="007674FD" w:rsidRDefault="005F78B6" w:rsidP="00C83EBF">
+        <w:t xml:space="preserve">Покупатель не вправе передавать свои учётные данные третьим лицам, а также совершать любые действия, запрещённые Офертой (в том числе копировать, распространять, публично демонстрировать Курс). В случае нарушения Правообладатель вправе расторгнуть лицензионный договор и заблокировать Доступ без возврата </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>лицензионного вознаграждения, а также потребовать компенсации за нарушение исключительного права на Курс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A28A86" w14:textId="77777777" w:rsidR="009436C9" w:rsidRPr="007674FD" w:rsidRDefault="009436C9" w:rsidP="009436C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="293"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D44BE5E" w14:textId="77777777" w:rsidR="009436C9" w:rsidRDefault="005F78B6" w:rsidP="009436C9">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007674FD">
+      <w:r w:rsidRPr="009436C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ПРАВА НА КУРС И ИНТЕЛЛЕКТУАЛЬНАЯ СОБСТВЕННОСТЬ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D8C3B1" w14:textId="77777777" w:rsidR="005F78B6" w:rsidRPr="007674FD" w:rsidRDefault="005F78B6" w:rsidP="00C83EBF">
+    <w:p w14:paraId="47FCF522" w14:textId="77777777" w:rsidR="009436C9" w:rsidRPr="009436C9" w:rsidRDefault="009436C9" w:rsidP="009436C9"/>
+    <w:p w14:paraId="06D8C3B1" w14:textId="4E4151C5" w:rsidR="005F78B6" w:rsidRPr="009436C9" w:rsidRDefault="005F78B6" w:rsidP="009436C9">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009436C9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Исключительн</w:t>
+      </w:r>
+      <w:r w:rsidR="007674FD" w:rsidRPr="009436C9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009436C9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>е прав</w:t>
+      </w:r>
+      <w:r w:rsidR="007674FD" w:rsidRPr="009436C9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009436C9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на Курс</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44D80DDB" w14:textId="77777777" w:rsidR="007674FD" w:rsidRDefault="005F78B6" w:rsidP="00C83EBF">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+        <w:t>Курс (включая все его составные части: видеоматериалы, аудиодорожки, текстовые файлы, графические элементы, дизайн, структуру, подбор и расположение материалов) является охраняемым результатом интеллектуальной деятельности. Исключительн</w:t>
+      </w:r>
+      <w:r w:rsidR="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+        <w:t>е прав</w:t>
+      </w:r>
+      <w:r w:rsidR="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на Курс принадлеж</w:t>
+      </w:r>
+      <w:r w:rsidR="00383D1A">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+        <w:t xml:space="preserve">т Правообладателю </w:t>
+      </w:r>
+      <w:r w:rsidR="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на основании </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+        <w:t>договор</w:t>
+      </w:r>
+      <w:r w:rsidR="007674FD" w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с автор</w:t>
+      </w:r>
+      <w:r w:rsidR="007674FD" w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+        <w:t xml:space="preserve">м (Федяевой Юлией Яковлевной), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383D1A">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+        <w:t>предусматривающи</w:t>
+      </w:r>
+      <w:r w:rsidR="007674FD" w:rsidRPr="00383D1A">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383D1A">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> отчуждение исключительного права или предоставление права на использование Курса</w:t>
+      </w:r>
+      <w:r w:rsidR="007674FD" w:rsidRPr="00383D1A">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в объеме, позволяющем </w:t>
+      </w:r>
+      <w:r w:rsidR="00383D1A" w:rsidRPr="00383D1A">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">передавать </w:t>
+      </w:r>
+      <w:r w:rsidR="007674FD" w:rsidRPr="00383D1A">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+        <w:t>лицензионные права в соответствии</w:t>
+      </w:r>
+      <w:r w:rsidR="007674FD" w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с Офертой</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F985903" w14:textId="589F1A39" w:rsidR="007674FD" w:rsidRDefault="005F78B6" w:rsidP="00C83EBF">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+        <w:t>Правообладатель является единственным законным обладателем исключительн</w:t>
+      </w:r>
+      <w:r w:rsidR="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+        <w:t>ого</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> прав</w:t>
+      </w:r>
+      <w:r w:rsidR="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на Курс. </w:t>
+      </w:r>
+      <w:r w:rsidR="007E76B4">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+        <w:t>Любые лица, не являющиеся Правообладателем, не вправе использовать Курс (или любую его часть) без прямого письменного разрешения Правообладателя, за исключением случаев, прямо предусмотренных настоящей Офертой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="029B8263" w14:textId="77777777" w:rsidR="005F78B6" w:rsidRDefault="005F78B6" w:rsidP="00C83EBF">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+        <w:t>Сам факт размещения Курса на Сайте, а также предоставление Доступа к Курсу Покупателю </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+        <w:t>не влекут перехода исключительн</w:t>
+      </w:r>
+      <w:r w:rsidR="007674FD">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+        <w:t>ого</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> прав</w:t>
+      </w:r>
+      <w:r w:rsidR="007674FD">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+        <w:t> на Курс к Покупателю или иным лицам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E5CF95" w14:textId="77777777" w:rsidR="00C83EBF" w:rsidRPr="007674FD" w:rsidRDefault="00C83EBF" w:rsidP="00C83EBF">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="655942C6" w14:textId="77777777" w:rsidR="005F78B6" w:rsidRPr="007674FD" w:rsidRDefault="005F78B6" w:rsidP="00C83EBF">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:color w:val="0F1115"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007674FD">
-[...42 lines deleted...]
-    <w:p w14:paraId="44D80DDB" w14:textId="77777777" w:rsidR="007674FD" w:rsidRDefault="005F78B6" w:rsidP="00C83EBF">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Предмет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>лицензии</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>объём</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>прав</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Покупателя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C6386E3" w14:textId="77777777" w:rsidR="007674FD" w:rsidRDefault="005F78B6" w:rsidP="00C83EBF">
       <w:pPr>
         <w:pStyle w:val="ds-markdown-paragraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
-        <w:t>Курс (включая все его составные части: видеоматериалы, аудиодорожки, текстовые файлы, графические элементы, дизайн, структуру, подбор и расположение материалов) является охраняемым результатом интеллектуальной деятельности. Исключительн</w:t>
-[...198 lines deleted...]
-        <w:t>Сам факт размещения Курса на Сайте, а также предоставление Доступа к Курсу Покупателю </w:t>
+        <w:t>По настоящей Оферте Правообладатель предоставляет Покупателю </w:t>
       </w:r>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:b w:val="0"/>
           <w:color w:val="0F1115"/>
         </w:rPr>
-        <w:t>не влекут перехода исключительн</w:t>
-[...94 lines deleted...]
-        </w:rPr>
         <w:t>простую (неисключительную) лицензию</w:t>
       </w:r>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
-        <w:t xml:space="preserve"> на использование Курса способами и в пределах, </w:t>
-[...6 lines deleted...]
-        <w:t>установленных ниже. Лицензия является возмездной: лицензионное вознаграждение включено в стоимост</w:t>
+        <w:t> на использование Курса способами и в пределах, установленных ниже. Лицензия является возмездной: лицензионное вознаграждение включено в стоимост</w:t>
       </w:r>
       <w:r w:rsidR="007674FD">
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
         <w:t xml:space="preserve">ь Доступа к Курсу, указанную в </w:t>
       </w:r>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
         <w:t>Оферт</w:t>
       </w:r>
       <w:r w:rsidR="007674FD">
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -2171,50 +2584,51 @@
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
         <w:t>ичном кабинете на Сайте в потоковом режиме (стриминг) без возможности скачивания постоянной копии на устройство Покупателя, если иное прямо не разрешено Правообладателем в интерфейсе Сайта;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34A165B6" w14:textId="77777777" w:rsidR="00383D1A" w:rsidRPr="00383D1A" w:rsidRDefault="00383D1A" w:rsidP="00383D1A">
       <w:pPr>
         <w:pStyle w:val="ds-markdown-paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="1418" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00383D1A">
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Доступ к Курсу осуществляется исключительно для личного некоммерческого использования Покупателем (или, в случае приобретения в подарок, – лицом, указанным Покупателем, но только при условии, что такое лицо не использует Курс в предпринимательской деятельности).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EC7D90D" w14:textId="77777777" w:rsidR="007674FD" w:rsidRDefault="005F78B6" w:rsidP="00C83EBF">
       <w:pPr>
         <w:pStyle w:val="ds-markdown-paragraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
         <w:t>Срок действия лицензии – 365</w:t>
       </w:r>
       <w:r w:rsidR="007674FD">
         <w:rPr>
@@ -2240,159 +2654,395 @@
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
         <w:t>Лицензия действует на территории всего мира (если иное не ограничено техническими средствами доступа).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B7C2A6E" w14:textId="77777777" w:rsidR="00C83EBF" w:rsidRPr="007674FD" w:rsidRDefault="00C83EBF" w:rsidP="00C83EBF">
       <w:pPr>
         <w:pStyle w:val="ds-markdown-paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75748E48" w14:textId="77777777" w:rsidR="005F78B6" w:rsidRPr="007674FD" w:rsidRDefault="007674FD" w:rsidP="00C83EBF">
+    <w:p w14:paraId="75748E48" w14:textId="00CA5300" w:rsidR="005F78B6" w:rsidRPr="007674FD" w:rsidRDefault="007674FD" w:rsidP="00C83EBF">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0F1115"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="0F1115"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Запрещённые действия</w:t>
-      </w:r>
+        <w:t>Запрещённые</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="0F1115"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>действия</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00ED771F">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-      </w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005F78B6" w:rsidRPr="007674FD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Покупателю (а также любому лицу, получившему доступ к Курсу с его ведома)</w:t>
-      </w:r>
+        <w:t>Покупателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005F78B6" w:rsidRPr="007674FD">
         <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (а </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005F78B6" w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>также</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005F78B6" w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005F78B6" w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>любому</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005F78B6" w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005F78B6" w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>лицу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005F78B6" w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005F78B6" w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>получившему</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005F78B6" w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005F78B6" w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>доступ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005F78B6" w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005F78B6" w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Курсу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005F78B6" w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005F78B6" w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>его</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005F78B6" w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005F78B6" w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ведома</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005F78B6" w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="005F78B6" w:rsidRPr="007674FD">
+        <w:rPr>
           <w:color w:val="0F1115"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005F78B6" w:rsidRPr="007674FD">
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>строго запрещается</w:t>
-      </w:r>
+        <w:t>строго</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005F78B6" w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005F78B6" w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>запрещается</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005F78B6" w:rsidRPr="007674FD">
         <w:rPr>
           <w:color w:val="0F1115"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13835592" w14:textId="77777777" w:rsidR="007674FD" w:rsidRDefault="005F78B6" w:rsidP="00C83EBF">
       <w:pPr>
         <w:pStyle w:val="ds-markdown-paragraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
         <w:t>Любое копирование (запись), воспроизведение, дублирование, рерайт, переработка, перевод, адаптация, модификация Курса или любой его части без письменного согласия Правообладателя.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30768DCB" w14:textId="77777777" w:rsidR="007674FD" w:rsidRDefault="005F78B6" w:rsidP="00C83EBF">
       <w:pPr>
         <w:pStyle w:val="ds-markdown-paragraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
-        <w:t>Скачивание файлов Курса на жёсткий диск, флеш-накопитель, облачное хранилище или иной носитель, если только интерфейс Сайта не предоставляет специальной функции «скачать» для отдельных материалов (например, PDF-файлов словаря). В последнем случае разрешается только однократное скачивание для личного использования.</w:t>
+        <w:t xml:space="preserve">Скачивание файлов Курса на жёсткий диск, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+        <w:t>флеш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+        <w:t>-накопитель, облачное хранилище или иной носитель, если только интерфейс Сайта не предоставляет специальной функции «скачать» для отдельных материалов (например, PDF-файлов словаря). В последнем случае разрешается только однократное скачивание для личного использования.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F2A70B9" w14:textId="77777777" w:rsidR="007674FD" w:rsidRDefault="005F78B6" w:rsidP="00C83EBF">
       <w:pPr>
         <w:pStyle w:val="ds-markdown-paragraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
         <w:t>Публичное воспроизведение (показ) Курса, в том числе демонстрация в общественных местах, учебных аудиториях, коворкингах, а также передача в эфир или по кабелю.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A334A17" w14:textId="77777777" w:rsidR="007674FD" w:rsidRDefault="005F78B6" w:rsidP="00C83EBF">
       <w:pPr>
@@ -2411,58 +3061,51 @@
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
         <w:t>Распространение Курса или его фрагментов любым способом, включая продажу, сдачу в прокат, обмен, дарение, предоставление доступа через торренты, файлообменники, социальные сети, мессенджеры, иные сайты или приложения.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CAE28E1" w14:textId="77777777" w:rsidR="007674FD" w:rsidRDefault="005F78B6" w:rsidP="00C83EBF">
       <w:pPr>
         <w:pStyle w:val="ds-markdown-paragraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
-        <w:t xml:space="preserve">Передача своих учётных данных (логина и пароля) третьим лицам для предоставления им доступа к Курсу. Каждый Покупатель имеет право на доступ </w:t>
-[...6 lines deleted...]
-        <w:t>только с одной учётной записи. Одновременный вход с разных IP-адресов или устройств может быть автоматически заблокирован системой.</w:t>
+        <w:t>Передача своих учётных данных (логина и пароля) третьим лицам для предоставления им доступа к Курсу. Каждый Покупатель имеет право на доступ только с одной учётной записи. Одновременный вход с разных IP-адресов или устройств может быть автоматически заблокирован системой.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1062EF05" w14:textId="77777777" w:rsidR="007674FD" w:rsidRDefault="005F78B6" w:rsidP="00C83EBF">
       <w:pPr>
         <w:pStyle w:val="ds-markdown-paragraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
         <w:t>Создание производных произведений (ремиксов, субтитров, пересказов, конспектов в коммерческих целях) на основе Курса.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E785DE5" w14:textId="77777777" w:rsidR="007674FD" w:rsidRDefault="005F78B6" w:rsidP="00C83EBF">
       <w:pPr>
@@ -2481,89 +3124,128 @@
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
         <w:t>Использование Курса (или его частей) для обучения других лиц за плату или безвозмездно, если такое использование не является личным просмотром.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AB6F42F" w14:textId="77777777" w:rsidR="005F78B6" w:rsidRDefault="005F78B6" w:rsidP="00C83EBF">
       <w:pPr>
         <w:pStyle w:val="ds-markdown-paragraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Обход технических средств защиты (DRM, шифрования, ограничений на воспроизведение), удаление или изменение информации об авторском праве (копирайтов, водяных знаков).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47C26852" w14:textId="77777777" w:rsidR="00C83EBF" w:rsidRPr="007674FD" w:rsidRDefault="00C83EBF" w:rsidP="00C83EBF">
       <w:pPr>
         <w:pStyle w:val="ds-markdown-paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0828E2F1" w14:textId="77777777" w:rsidR="005F78B6" w:rsidRPr="007674FD" w:rsidRDefault="005F78B6" w:rsidP="00C83EBF">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:color w:val="0F1115"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007674FD">
-[...6 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Технические</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>средства</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>защиты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="2396E02A" w14:textId="77777777" w:rsidR="00C83EBF" w:rsidRDefault="005F78B6" w:rsidP="00C83EBF">
       <w:pPr>
         <w:pStyle w:val="ds-markdown-paragraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
         <w:t>Доступ к Курсу предоставляется через Личный кабинет на Сайте с использованием технических средств, предотвращающих несанкционированное копирование и распространение (в том числе ограничение на скачивание, привязку к сессии, динамическую обфускацию ссылок).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E226FF7" w14:textId="77777777" w:rsidR="005F78B6" w:rsidRDefault="005F78B6" w:rsidP="00C83EBF">
       <w:pPr>
         <w:pStyle w:val="ds-markdown-paragraph"/>
@@ -2591,89 +3273,204 @@
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C48DD57" w14:textId="77777777" w:rsidR="005F78B6" w:rsidRPr="007674FD" w:rsidRDefault="005F78B6" w:rsidP="00C83EBF">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:color w:val="0F1115"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007674FD">
-[...8 lines deleted...]
-    <w:p w14:paraId="326003E9" w14:textId="57FC47B6" w:rsidR="00C83EBF" w:rsidRDefault="005F78B6" w:rsidP="00C83EBF">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ответственность</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>нарушение</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>прав</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Курс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7EDF6AC5" w14:textId="77777777" w:rsidR="008F10B2" w:rsidRDefault="005F78B6" w:rsidP="008F10B2">
       <w:pPr>
         <w:pStyle w:val="ds-markdown-paragraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
         <w:t xml:space="preserve">В случае нарушения Покупателем любого из запретов, установленных в п. </w:t>
       </w:r>
       <w:r w:rsidR="00526305">
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
         <w:t>.3, Правообладатель вправе по своему выбору:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4387C1BA" w14:textId="5C1006A5" w:rsidR="008F10B2" w:rsidRDefault="0059619B" w:rsidP="008F10B2">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="1416" w:firstLine="2"/>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F10B2">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+        <w:t>- потребовать от Покупателя выплаты компенсации в соответствии со ст. 1301 ГК РФ в размере от 10 0000 рублей до 10 000 000 рублей, определяемо</w:t>
+      </w:r>
+      <w:r w:rsidR="008F10B2" w:rsidRPr="008F10B2">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+        </w:rPr>
+        <w:t>м по усмотрению Правообладателя (в зависимости от характера нарушения и степени вины);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C67D589" w14:textId="77777777" w:rsidR="00C83EBF" w:rsidRDefault="00C83EBF" w:rsidP="00C83EBF">
       <w:pPr>
         <w:pStyle w:val="ds-markdown-paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="1418" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C83EBF">
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
         <w:t>потребовать выплаты компенсации в двукратном размере стоим</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2761,2161 +3558,4687 @@
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
         <w:t>Уплата компенсации не освобождает Покупателя от обязанности возместить причинённые Правообладателю убытки (включая упущенную выгоду) в полном объёме.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FB9AB90" w14:textId="77777777" w:rsidR="005F78B6" w:rsidRDefault="005F78B6" w:rsidP="00C83EBF">
       <w:pPr>
         <w:pStyle w:val="ds-markdown-paragraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C83EBF">
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Покупатель также обязуется возместить все документально подтверждённые расходы Правообладателя, связанные с защитой нарушенных прав (судебные издержки, расходы на юристов, экспертизы, нотариальные действия).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60F76523" w14:textId="77777777" w:rsidR="00C83EBF" w:rsidRPr="00C83EBF" w:rsidRDefault="00C83EBF" w:rsidP="00C83EBF">
       <w:pPr>
         <w:pStyle w:val="ds-markdown-paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7117FD7E" w14:textId="77777777" w:rsidR="00C83EBF" w:rsidRPr="00C83EBF" w:rsidRDefault="00C83EBF" w:rsidP="00C83EBF">
       <w:pPr>
         <w:pStyle w:val="ds-markdown-paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0F1115"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4064B625" w14:textId="77777777" w:rsidR="005F78B6" w:rsidRPr="00C83EBF" w:rsidRDefault="005F78B6" w:rsidP="00C83EBF">
+    <w:p w14:paraId="2301E331" w14:textId="032E07FB" w:rsidR="008F10B2" w:rsidRPr="008F10B2" w:rsidRDefault="008F10B2" w:rsidP="00C83EBF">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0F1115"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007674FD">
-[...6 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Особенности использования реферальной ссылки</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29DD7A13" w14:textId="65FA9967" w:rsidR="008F10B2" w:rsidRPr="000D6293" w:rsidRDefault="008F10B2" w:rsidP="008F10B2">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F10B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Реферальная ссылка</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, предоставляемая Партнёру, не даёт Партнёру права на распространение Курса или его фрагментов. Реферальная ссылка предназначена исключительно для привлечения новых Покупателей на Сайт</w:t>
+      </w:r>
+      <w:r w:rsidR="000D6293">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>. Запрещается использовать реферальную ссылку для распространения копий Курса или доступа к нему третьим лицам в обход лицензионных условий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F3A136" w14:textId="5ED8A456" w:rsidR="000D6293" w:rsidRPr="000D6293" w:rsidRDefault="000D6293" w:rsidP="008F10B2">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Любое нарушение п.4.6.1. является также нарушением исключительного права и влечет ответственность по п .4.5 Оферты, а также аннулирование начисленного (невыплаченного) Вознаграждения по Реферальной программе</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6814A028" w14:textId="2326861C" w:rsidR="000D6293" w:rsidRPr="008F10B2" w:rsidRDefault="000D6293" w:rsidP="000D6293">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4064B625" w14:textId="6DDBC42D" w:rsidR="005F78B6" w:rsidRPr="00C83EBF" w:rsidRDefault="005F78B6" w:rsidP="00C83EBF">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Согласие</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>условиями</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>использования</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C83EBF">
         <w:rPr>
           <w:color w:val="0F1115"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C83EBF">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Продолжая использовать Сайт и оплачивая Доступ к Курсу, Покупатель подтверждает, что он ознакомлен с условиями настоящего раздела, понимает их и соглашается не нарушать права Правообладателя на интеллектуальную собственность. Любое использование Курса за пределами разрешённых способов является прямым нарушением закона и может повлечь гражданско-правовую, административную и (при систематическом нарушении) уголовную ответственность (ст. 146 УК РФ).</w:t>
-[...33 lines deleted...]
-      <w:pPr>
+        <w:t>Продолжая</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>использовать</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Сайт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>оплачивая</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Доступ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Курсу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Покупатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>подтверждает</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>что</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>он</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ознакомлен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>условиями</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>настоящего</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>раздела</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>понимает</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>их</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>соглашается</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>не</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>нарушать</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>права</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Правообладателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>интеллектуальную</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>собственность</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Любое</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>использование</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Курса</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>пределами</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>разрешённых</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>способов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>является</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>прямым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>нарушением</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>закона</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>может</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>повлечь</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>гражданско-правовую</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>административную</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>при</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>систематическом</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>нарушении</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>уголовную</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ответственность</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ст</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83EBF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. 146 УК РФ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44E5B783" w14:textId="3615A8C0" w:rsidR="00C002A2" w:rsidRPr="00C002A2" w:rsidRDefault="00C002A2" w:rsidP="000D6293">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BBE0378" w14:textId="77777777" w:rsidR="00C002A2" w:rsidRPr="00C002A2" w:rsidRDefault="00C002A2" w:rsidP="00C002A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72AC8E84" w14:textId="366D3038" w:rsidR="005F78B6" w:rsidRPr="000D6293" w:rsidRDefault="000D6293" w:rsidP="002B4EEF">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007674FD">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D6293">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>РЕФЕРАЛЬНАЯ ПРОГРАММА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5680948E" w14:textId="0D8E54C6" w:rsidR="005E7307" w:rsidRPr="00B26716" w:rsidRDefault="002B4EEF" w:rsidP="002B4EEF">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
-        <w:ind w:left="284"/>
-[...195 lines deleted...]
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007674FD">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26716">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...138 lines deleted...]
-      <w:pPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Общие условия</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287B9D29" w14:textId="66F6BEA5" w:rsidR="002B4EEF" w:rsidRDefault="002B4EEF" w:rsidP="002B4EEF">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
-        <w:ind w:left="993"/>
-[...25 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Любой Покупатель, оплативший Доступ к Курсу, может зарегистрироваться в Реферальной программе, подав заявку в Личном кабинете.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541C6BDB" w14:textId="54A36CE7" w:rsidR="002B4EEF" w:rsidRDefault="002B4EEF" w:rsidP="002B4EEF">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Для регистрации в качестве Партнера необходимо:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="354EF476" w14:textId="5303F174" w:rsidR="002B4EEF" w:rsidRDefault="002B4EEF" w:rsidP="002B4EEF">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- иметь статус индивидуального предпринимателя, самозанятого (плательщика НПД) или юридического лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A311D1E" w14:textId="38256610" w:rsidR="002B4EEF" w:rsidRDefault="002B4EEF" w:rsidP="002B4EEF">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- предоставить Правообладателю скан-копии документов, подтверждающих такой статус (свидетельство о регистрации ИП, справку о постановке на учет в качестве самозанятого, выписку из ЕГРЮЛ</w:t>
+      </w:r>
+      <w:r w:rsidR="004E0457">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и т.п.);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52B25585" w14:textId="18D53C4E" w:rsidR="004E0457" w:rsidRDefault="004E0457" w:rsidP="002B4EEF">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- указать реквизиты для перечисления Вознаграждения (расчетный счет для ИП/юрлиц, для самозанятых -карта счёт или счёт в банке, привязанный к приложению «Мой налог»).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41809B19" w14:textId="6330DBA4" w:rsidR="004E0457" w:rsidRDefault="004E0457" w:rsidP="004E0457">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>5.1.3. Правообладатель вправе отказать в регистрации Партнеру без объяснения причин, если иное не предусмотрено законодательством РФ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60416BC5" w14:textId="27BF17F2" w:rsidR="004E0457" w:rsidRDefault="004E0457" w:rsidP="004E0457">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.1.4. Статус Партнера действует бессрочно, пока Партнер соблюдает условия Оферты, в том числе Реферальной программы. Правообладатель может отказаться от </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED1976">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Реферальной программы в одностороннем внесудебном порядке, направив Партнеру соответствующее уведомление, в случае нарушения Партнером законодательства РФ, в том числе законодательства о рекламе, а также любого положения оферты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B3828B4" w14:textId="3F8D388C" w:rsidR="00ED1976" w:rsidRDefault="00ED1976" w:rsidP="004E0457">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.2. Механизм начисления Вознаграждения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="354B38B4" w14:textId="0DC94018" w:rsidR="00ED1976" w:rsidRDefault="00ED1976" w:rsidP="004E0457">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.2.1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Каждому Партнеру присваивается уникальный реферальный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ID</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, который встраивается в реферальную ссылку </w:t>
+      </w:r>
+      <w:r w:rsidR="00735F36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в виде 3-х латинских букв и 5-ти цифр, например: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00735F36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>adc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00735F36" w:rsidRPr="00735F36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12345</w:t>
+      </w:r>
+      <w:r w:rsidR="00735F36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Партнер вправе распространять эту Реферальную ссылку любыми, выбранными им, законными способами (социальные сети, блоги, мессенджеры, личные сайты и пр.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="289FF1A2" w14:textId="0206F1CA" w:rsidR="00735F36" w:rsidRDefault="00735F36" w:rsidP="004E0457">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.2.2. Если лицо переходит по Реферальной ссылке</w:t>
+      </w:r>
+      <w:r w:rsidR="00856BDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и оплачивает Доступ к Курсу, оно автоматически закрепляется за Партнером как привлеченный Покупатель 1-го Уровня (прямое привлечение). Если этот Покупатель сам становится Партнером и привлекает нового Покупателя, тот становится 2-м Уровнем для исходного Партнера, и так далее </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00856BDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">до </w:t>
+      </w:r>
+      <w:r w:rsidR="00B56531">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00856BDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00856BDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-го Уровня включительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2914E2EF" w14:textId="6DE72A1F" w:rsidR="00856BDC" w:rsidRDefault="00856BDC" w:rsidP="004E0457">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.2.3. Вознаграждение составляет 500 рублей за каждого привлеченного Покупателя на любом из 5 (пяти) Уровней. Пример:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55D2FCA7" w14:textId="57026B69" w:rsidR="00856BDC" w:rsidRDefault="00856BDC" w:rsidP="004E0457">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Партнер привел Покупателя А (1-й </w:t>
+      </w:r>
+      <w:r w:rsidR="00D5301C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Уровень) – Вознаграждение 500 рублей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1637489F" w14:textId="7F3DB0FA" w:rsidR="00D5301C" w:rsidRDefault="00D5301C" w:rsidP="004E0457">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- Покупатель А привел Покупателя Б (2-й Уровень) – Партнер и Партнер А получают по 500 рублей за Партнера Б;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A77F96E" w14:textId="57B0E333" w:rsidR="00D5301C" w:rsidRDefault="00D5301C" w:rsidP="004E0457">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- Партнер Б привел Покупателя В (3-й Уровень) – Партнер и Партнеры А и Б получают по 500 руб. каждый за Покупателя В;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF0865D" w14:textId="44560623" w:rsidR="00D5301C" w:rsidRDefault="00D5301C" w:rsidP="004E0457">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- Партнер В привел Покупателя Г (4-й Уровень) – Партнер и Партнеры А, Б и В получают по 500 руб. каждый за покупателя Г;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46D86941" w14:textId="6DEA346F" w:rsidR="00D5301C" w:rsidRDefault="00D5301C" w:rsidP="004E0457">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00805EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Партнер Г привел Покупателя Д (5-й Уровень) – Партнер и Партнеры А, Б, В и Г получают по 500 руб.  каждый за Покупателя Д.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58102AA4" w14:textId="166490CA" w:rsidR="00805EE8" w:rsidRDefault="00805EE8" w:rsidP="004E0457">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Итого: Партнер получает 2 500 руб. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC512C3" w14:textId="3EBA90C3" w:rsidR="00805EE8" w:rsidRDefault="00805EE8" w:rsidP="004E0457">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Партнер А получает 2 000 руб.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24680493" w14:textId="43BFB38D" w:rsidR="00805EE8" w:rsidRDefault="00805EE8" w:rsidP="004E0457">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Партнер Б получает 1 500 руб.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4684FACC" w14:textId="043B5135" w:rsidR="00805EE8" w:rsidRDefault="00805EE8" w:rsidP="004E0457">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Партнер В получает 1 000 руб.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DE74A0A" w14:textId="59B718AC" w:rsidR="00805EE8" w:rsidRDefault="00805EE8" w:rsidP="004E0457">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Партнер Г получает 500 руб.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C8B9519" w14:textId="1F287B9C" w:rsidR="00805EE8" w:rsidRDefault="00DC2FDF" w:rsidP="004E0457">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>5.2.4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Все учёты привлечений и начислений происходят автоматически в Личном кабинете Партнёра в реальном времени. Правообладатель не несёт ответственности за сбои в работе программного обеспечения, но обязуется устранять их в разумный срок</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67535690" w14:textId="77777777" w:rsidR="00DC2FDF" w:rsidRPr="00DC2FDF" w:rsidRDefault="00DC2FDF" w:rsidP="00DC2FDF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Выплата Вознаграждения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032CB96B" w14:textId="77777777" w:rsidR="00DC2FDF" w:rsidRPr="00DC2FDF" w:rsidRDefault="00DC2FDF" w:rsidP="00DC2FDF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.3.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Вознаграждение начисляется на внутренний счёт Партнёра в Личном кабинете в момент поступления денег от привлечённого Покупателя на расчётный счёт Правообладателя (или Агента по приёму платежей).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65D1EEF2" w14:textId="77777777" w:rsidR="00DC2FDF" w:rsidRPr="00DC2FDF" w:rsidRDefault="00DC2FDF" w:rsidP="00DC2FDF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.3.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Выплата Вознаграждения производится по запросу Партнёра при условии, что сумма начисленного Вознаграждения достигла не менее 5 000 (Пяти тысяч) рублей. Запрос формируется в Личном кабинете.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C8B925" w14:textId="13D709A7" w:rsidR="00DC2FDF" w:rsidRPr="00DC2FDF" w:rsidRDefault="00DC2FDF" w:rsidP="00DC2FDF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.3.3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Правообладатель перечисляет Вознаграждение в течение </w:t>
+      </w:r>
+      <w:r w:rsidR="00B56531">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B56531">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>десяти</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) банковских дней с даты получения запроса, но не ранее, чем через 14 (четырнадцать) банковских дней после оплаты привлечённым Покупателем. Вознаграждение перечисляется на банковский счёт Партнёра, указанный при регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C5CE93" w14:textId="4C739B41" w:rsidR="00DC2FDF" w:rsidRDefault="00DC2FDF" w:rsidP="00DC2FDF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.3.4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Физические лица без статуса ИП или самозанятого не допускаются к Реферальной программе, поэтому Правообладатель не исполняет роль налогового агента: Партнёр самостоятельно исчисляет и уплачивает налоги (НДФЛ при УСН, НПД, налог на прибыль и т.д.). Чек для Партнёра на сумму Вознаграждения не формируется, вместо этого Стороны подписывают УПД.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="745A0275" w14:textId="77777777" w:rsidR="00DC2FDF" w:rsidRPr="00DC2FDF" w:rsidRDefault="00DC2FDF" w:rsidP="00DC2FDF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Обязанности Партнёра</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C1D4375" w14:textId="77777777" w:rsidR="00DC2FDF" w:rsidRPr="00DC2FDF" w:rsidRDefault="00DC2FDF" w:rsidP="00DC2FDF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.4.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Партнёр обязуется:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49B1AA35" w14:textId="31483D68" w:rsidR="00DC2FDF" w:rsidRPr="00DC2FDF" w:rsidRDefault="00DC2FDF" w:rsidP="00DC2FDF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>соблюдать законодательство РФ о рекламе, в том числе маркировать рекламные материалы (если применимо), не рассылать спам, не использовать недобросовестные методы привлечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FDB90C4" w14:textId="154688AF" w:rsidR="00DC2FDF" w:rsidRPr="00DC2FDF" w:rsidRDefault="00DC2FDF" w:rsidP="00DC2FDF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>не выдавать себя за сотрудника или официального представителя Правообладателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="654D7D0D" w14:textId="0EC7AC38" w:rsidR="00DC2FDF" w:rsidRPr="00DC2FDF" w:rsidRDefault="00DC2FDF" w:rsidP="00DC2FDF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>не предоставлять третьим лицам свой реферальный ID и логин/пароль от Личного кабинета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C3515C" w14:textId="45E5FEF1" w:rsidR="00DC2FDF" w:rsidRPr="00DC2FDF" w:rsidRDefault="00DC2FDF" w:rsidP="00DC2FDF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>не привлекать к участию в Реферальной программе лиц, не достигших 18 лет, а также лиц, не имеющих права на предпринимательскую деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28151702" w14:textId="4F748268" w:rsidR="00DC2FDF" w:rsidRPr="00DC2FDF" w:rsidRDefault="00DC2FDF" w:rsidP="00DC2FDF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>по требованию Правообладателя предоставлять отчётность о привлечении Покупателей/Партнёров (например, скриншоты размещённых материалов) в течение 3 (трех) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52CB37FC" w14:textId="4C20605F" w:rsidR="00DC2FDF" w:rsidRDefault="00DC2FDF" w:rsidP="00DC2FDF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.4.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>В случае нарушения обязанностей, предусмотренных Офертой, Правообладатель вправе заблокировать партнёрский аккаунт и аннулировать начисленное, но не выплаченное Вознаграждение без возврата каких-либо сумм.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F765020" w14:textId="77777777" w:rsidR="00D5301C" w:rsidRPr="00ED1976" w:rsidRDefault="00D5301C" w:rsidP="004E0457">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="709C5C77" w14:textId="77777777" w:rsidR="0004339F" w:rsidRPr="007674FD" w:rsidRDefault="0004339F" w:rsidP="00C83EBF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7415CFD1" w14:textId="77777777" w:rsidR="000D6293" w:rsidRDefault="000D6293" w:rsidP="00DC2FDF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="399446C1" w14:textId="634C5092" w:rsidR="005E7307" w:rsidRPr="00DC2FDF" w:rsidRDefault="00DC2FDF" w:rsidP="005A2F84">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidR="005E7307" w:rsidRPr="00DC2FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ВОЗВРАТ ДЕНЕЖНЫХ СРЕДСТВ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="086B3EE5" w14:textId="61483271" w:rsidR="00001570" w:rsidRPr="00DC2FDF" w:rsidRDefault="005C7D37" w:rsidP="00DC2FDF">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:r w:rsidR="0099501F" w:rsidRPr="00DC2FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">урс </w:t>
+      </w:r>
+      <w:r w:rsidR="001C38F6" w:rsidRPr="00DC2FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">является индивидуально </w:t>
+      </w:r>
+      <w:r w:rsidR="00001570" w:rsidRPr="00DC2FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">определенным, так как </w:t>
+      </w:r>
+      <w:r w:rsidR="000B3FA1" w:rsidRPr="00DC2FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Д</w:t>
+      </w:r>
+      <w:r w:rsidR="00001570" w:rsidRPr="00DC2FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оступ к нему предоставляется путем создания уникальной учетной записи (логина и пароля) для конкретного Покупателя, а сам процесс </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>изучения</w:t>
+      </w:r>
+      <w:r w:rsidR="00001570" w:rsidRPr="00DC2FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> фиксирует его личный прогресс. В связи с этим Покупатель не вправе отказаться от </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:r w:rsidR="00001570" w:rsidRPr="00DC2FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">урса, </w:t>
+      </w:r>
+      <w:r w:rsidR="000B3FA1" w:rsidRPr="00DC2FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Д</w:t>
+      </w:r>
+      <w:r w:rsidR="00001570" w:rsidRPr="00DC2FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>оступ к которому он получил, за исключением случаев, когда докажет, что ему был передан цифровой товар ненадлежащего качества.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1558966F" w14:textId="77777777" w:rsidR="00001570" w:rsidRDefault="005E7307" w:rsidP="00DC2FDF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Если Покупатель приступил к использованию </w:t>
+      </w:r>
+      <w:r w:rsidR="005C7D37" w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">урса, возврат денежных средств не производится, за исключением случая, когда </w:t>
+      </w:r>
+      <w:r w:rsidR="005C7D37" w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">урс оказался полностью неработоспособен по вине Правообладателя (технический сбой, недоступность более 72 </w:t>
+      </w:r>
+      <w:r w:rsidR="00001570" w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(семидесяти двух) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>часов подряд), и Покупатель доказал этот факт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CCA6E4F" w14:textId="4A643322" w:rsidR="00DC2FDF" w:rsidRPr="00DC2FDF" w:rsidRDefault="00DC2FDF" w:rsidP="00DC2FDF">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Партнёр не может получать Вознаграждение за покупку курса самим собой. Если возврат осуществляется Покупателю, который одновременно является Партнёром и получил Вознаграждение за привлечение этого же Покупателя (например, Партнёр привёл сам себя через свою Реферальную ссылку, что запрещено), Правообладатель вправе удержать сумму выплаченного Вознаграждения из возвращаемых средств. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2019B4CD" w14:textId="77777777" w:rsidR="00C002A2" w:rsidRDefault="00C002A2" w:rsidP="00C002A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="-136"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A3B3D49" w14:textId="7BE4CFE5" w:rsidR="00C002A2" w:rsidRPr="007674FD" w:rsidRDefault="00C002A2" w:rsidP="00DC2FDF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="647D9CF8" w14:textId="77777777" w:rsidR="00001570" w:rsidRPr="007674FD" w:rsidRDefault="00001570" w:rsidP="00C83EBF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41FBB8C7" w14:textId="77777777" w:rsidR="005C7D37" w:rsidRPr="007674FD" w:rsidRDefault="005C7D37" w:rsidP="00DC2FDF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ЭЛЕКТРОННЫ</w:t>
+      </w:r>
+      <w:r w:rsidR="00987881" w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Й</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00987881" w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ДОКУМЕНТООБОРОТ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="055B83C4" w14:textId="77777777" w:rsidR="005863B4" w:rsidRPr="005863B4" w:rsidRDefault="005863B4" w:rsidP="005863B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Настоящий раздел Оферты признаётся сторонами соглашением о признании документов, подписанных простой электронной подписью, равнозначными документам, подписанным собственноручно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22DAAD94" w14:textId="77777777" w:rsidR="005863B4" w:rsidRPr="005863B4" w:rsidRDefault="005863B4" w:rsidP="005863B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>В силу части 2 статьи 5 Федерального закона «Об электронной подписи» простой электронной подписью является электронная подпись, которая посредством использования кодов, паролей или иных средств подтверждает факт формирования электронной подписи определённым лицом. Таким образом, любые действия Покупателя (в том числе Партнёра) с использованием его адреса электронной почты, мессенджера, аккаунта в социальной сети и т.п. (ключ электронной подписи) подтверждают факт формирования простой электронной подписи непосредственно стороной по Оферте – Покупателем (Партнёром).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A41C329" w14:textId="77777777" w:rsidR="005863B4" w:rsidRPr="005863B4" w:rsidRDefault="005863B4" w:rsidP="005863B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>7.3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Электронные документы и сведения, подписанные простой электронной подписью, признаются равнозначными документам на бумажных носителях, подписанным собственноручной подписью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E8BECF" w14:textId="77777777" w:rsidR="005863B4" w:rsidRPr="005863B4" w:rsidRDefault="005863B4" w:rsidP="005863B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7.4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Проверка простой электронной подписи производится через интерфейс Сайта и (или) иных ресурсов (почтовых сервисов, мессенджеров, социальных сетей), посредством которых стороны Оферты осуществляют коммуникации друг с другом. При проверке электронной подписи визуализируются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06ECC68C" w14:textId="77777777" w:rsidR="005863B4" w:rsidRPr="005863B4" w:rsidRDefault="005863B4" w:rsidP="005863B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7.4.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Содержание электронного документа, подписанного электронной подписью;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="448996F1" w14:textId="77777777" w:rsidR="005863B4" w:rsidRPr="005863B4" w:rsidRDefault="005863B4" w:rsidP="005863B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7.4.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Указание на лицо, с использованием ключа электронной подписи которого подписан электронный документ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D706A39" w14:textId="77777777" w:rsidR="005863B4" w:rsidRPr="005863B4" w:rsidRDefault="005863B4" w:rsidP="005863B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7.4.3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Информация о внесении изменений в подписанный электронной подписью электронный документ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CA80246" w14:textId="77777777" w:rsidR="005863B4" w:rsidRPr="005863B4" w:rsidRDefault="005863B4" w:rsidP="005863B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7.5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Положительный результат проверки гарантирует принадлежность электронной подписи владельцу (Покупателю или Партнёру), с помощью которой подписан электронный документ, и подтверждает отсутствие изменений, внесённых в этот документ после его подписания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="246BEAC2" w14:textId="77777777" w:rsidR="005863B4" w:rsidRPr="005863B4" w:rsidRDefault="005863B4" w:rsidP="005863B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7.6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Исправление или изменение электронного документа, подписанного простой электронной подписью, возможно только путём издания нового электронного документа (новой версии) с указанием, что он отменяет или заменяет предыдущий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B19D836" w14:textId="77777777" w:rsidR="005863B4" w:rsidRPr="005863B4" w:rsidRDefault="005863B4" w:rsidP="005863B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7.7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Покупатель (Партнёр) обязуется соблюдать конфиденциальность своих электронных подписей (не передавать свои логин и пароль от средств коммуникаций, SIM-карту и иные ключи доступа третьим лицам) и несёт полную ответственность за сохранность и индивидуальное использование электронной подписи, самостоятельно выбирая способ их хранения и ограничения доступа к ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09887141" w14:textId="77777777" w:rsidR="005863B4" w:rsidRPr="005863B4" w:rsidRDefault="005863B4" w:rsidP="005863B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7.8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>В случае несанкционированного доступа к простой электронной подписи, утраты логина, пароля, SIM-карты или раскрытия их третьим лицам соответствующий Покупатель (Партнёр) обязан незамедлительно сообщить об этом Правообладателю любым доступным способом (по электронной почте, телефону или через Личный кабинет).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62893A79" w14:textId="526D71BA" w:rsidR="005C7D37" w:rsidRDefault="005863B4" w:rsidP="005863B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7.9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Стороны соглашаются, что уведомления, претензии, заявления и иные юридически значимые сообщения, направленные на официальные адреса электронной почты (указанные при регистрации или в реквизитах сторон), считаются полученными в момент отправки, если иное не предусмотрено законодательством. Отправка сообщения в мессенджеры или социальные сети также признаётся надлежащим способом </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>коммуникации, если такой канал был явно согласован сторонами (например, через контакты, указанные на Сайте).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AEE0D4B" w14:textId="77777777" w:rsidR="005863B4" w:rsidRPr="007674FD" w:rsidRDefault="005863B4" w:rsidP="005863B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45951F2E" w14:textId="77777777" w:rsidR="005E7307" w:rsidRPr="007674FD" w:rsidRDefault="005C7D37" w:rsidP="00DC2FDF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ЗАКРЫВАЮЩИЕ ДОКУМЕНТЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A9CBE77" w14:textId="77777777" w:rsidR="005863B4" w:rsidRPr="005863B4" w:rsidRDefault="005863B4" w:rsidP="005863B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="-136"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>При продаже Доступа к Курсу Покупателю (физическому лицу) Агент по приёму платежей формирует кассовый чек в соответствии с 54-ФЗ и направляет его Покупателю на указанный адрес электронной почты или по SMS. Чек содержит все необходимые реквизиты (наименование товара, цену, НДС, ФИО продавца, ИНН).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A4390E2" w14:textId="77777777" w:rsidR="005863B4" w:rsidRPr="005863B4" w:rsidRDefault="005863B4" w:rsidP="005863B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="-136"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>При продаже Доступа к Курсу Покупателю – ИП или юридическому лицу (в том числе Партнёру, который также может приобрести курс для себя) Правообладатель в течение 5 (пяти) календарных дней с даты оплаты выставляет универсальный передаточный документ (УПД) со статусом «1» (счёт-фактура и акт). УПД передаётся через оператора ЭДО (например, «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Диадок</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>», «СБИС», «Контур»). Стороны признают юридическую силу УПД, переданного через оператора ЭДО, независимо от того, подписал ли его Покупатель (путём молчаливого согласия, если иное не заявлено). При отсутствии подписанного со стороны Покупателя УПД в течение 10 (десяти) рабочих дней документ считается принятым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D19E3AD" w14:textId="77777777" w:rsidR="005863B4" w:rsidRPr="005863B4" w:rsidRDefault="005863B4" w:rsidP="005863B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="-136"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8.3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>По факту выплаты Вознаграждения Партнёру Правообладатель также оформляет УПД (акт оказанных партнёрских услуг) и направляет его через ЭДО. Партнёр обязуется принять и подписать УПД в течение 5 (пяти) рабочих дней либо предоставить мотивированный отказ. В случае неподписания без отказа УПД считается признанным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F73DF6C" w14:textId="5D7A5F7A" w:rsidR="00C002A2" w:rsidRDefault="005863B4" w:rsidP="005863B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="-136"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8.4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Партнёр, имеющий статус самозанятого, обязан после получения Вознаграждения сформировать чек через приложение «Мой налог» и направить его Правообладателю в течение 24 (двадцати четырех) часов. За непредоставление чека Правообладатель вправе задержать выплату или применить штрафные санкции в размере </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5 000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>пять тысяч</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) рублей за каждый случай, удерживая эту сумму из Вознаграждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22302AD8" w14:textId="61C1CC66" w:rsidR="00C002A2" w:rsidRPr="007674FD" w:rsidRDefault="00C002A2" w:rsidP="005863B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="-136"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07D02D29" w14:textId="77777777" w:rsidR="005E7307" w:rsidRPr="007674FD" w:rsidRDefault="005E7307" w:rsidP="00C83EBF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58614500" w14:textId="77777777" w:rsidR="005E7307" w:rsidRPr="007674FD" w:rsidRDefault="005E7307" w:rsidP="00DC2FDF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ПРАВА И ОБЯЗАННОСТИ ПРАВООБЛАДАТЕЛЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B9B4DE" w14:textId="77777777" w:rsidR="005863B4" w:rsidRPr="005863B4" w:rsidRDefault="005863B4" w:rsidP="005863B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Правообладатель обязуется:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="495C77B3" w14:textId="052AA7B2" w:rsidR="005863B4" w:rsidRPr="005863B4" w:rsidRDefault="005863B4" w:rsidP="005863B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>обеспечить Покупателям круглосуточный Доступ к Курсу (за исключением времени на технические работы, о которых Правообладатель уведомляет не менее чем за 24 (двадцать четыре) часа);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B68D9B4" w14:textId="093A8F62" w:rsidR="005863B4" w:rsidRPr="005863B4" w:rsidRDefault="005863B4" w:rsidP="005863B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>выплачивать Вознаграждение Партнёрам в порядке и сроки, предусмотренные Офертой;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0074B9C4" w14:textId="62C302B5" w:rsidR="005863B4" w:rsidRPr="005863B4" w:rsidRDefault="005863B4" w:rsidP="005863B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>не разглашать персональные данные Покупателей и Партнёров, обрабатывая их в соответствии с действующим законодательством РФ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="190752EC" w14:textId="513284C2" w:rsidR="005863B4" w:rsidRPr="005863B4" w:rsidRDefault="005863B4" w:rsidP="005863B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>вести автоматизированный учёт привлечённых Покупателей по Реферальным ссылкам и предоставлять Партнёрам доступ к статистике в Личном кабинете.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4904DC7C" w14:textId="77777777" w:rsidR="005863B4" w:rsidRPr="005863B4" w:rsidRDefault="005863B4" w:rsidP="005863B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Правообладатель вправе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A8B6197" w14:textId="23DCE12F" w:rsidR="005863B4" w:rsidRPr="005863B4" w:rsidRDefault="005863B4" w:rsidP="005863B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">изменять условия Реферальной программы (процент вознаграждения, минимальную сумму выплаты, количество Уровней) с уведомлением Партнёров за </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>десять</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) календарных дней через Личный кабинет и (или) электронной почте;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="302BCC9A" w14:textId="275903FE" w:rsidR="005863B4" w:rsidRPr="005863B4" w:rsidRDefault="005863B4" w:rsidP="005863B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>блокировать или удалять аккаунты Партнёров при обнаружении мошеннических действий (накрутка кликов, использование ботов, привлечение лиц без реальной оплаты и пр.);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="605778F6" w14:textId="26AA37B6" w:rsidR="00C002A2" w:rsidRPr="007674FD" w:rsidRDefault="005863B4" w:rsidP="005863B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>приостанавливать выплаты на время проверки легальности привлечённых Покупателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55D2E771" w14:textId="7340841B" w:rsidR="005E7307" w:rsidRPr="007674FD" w:rsidRDefault="005E7307" w:rsidP="00F60975">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3652CF69" w14:textId="77777777" w:rsidR="00001570" w:rsidRPr="007674FD" w:rsidRDefault="00001570" w:rsidP="00C83EBF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21EBCC35" w14:textId="77777777" w:rsidR="005E7307" w:rsidRPr="007674FD" w:rsidRDefault="005E7307" w:rsidP="00DC2FDF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ОТВЕТСТВЕННОСТЬ СТОРОН</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA72C36" w14:textId="77777777" w:rsidR="005863B4" w:rsidRPr="005863B4" w:rsidRDefault="005863B4" w:rsidP="005863B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>За неисполнение или ненадлежащее исполнение обязательств по Оферте Стороны несут ответственность в соответствии с законодательством РФ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5157E178" w14:textId="77777777" w:rsidR="005863B4" w:rsidRPr="005863B4" w:rsidRDefault="005863B4" w:rsidP="005863B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Правообладатель не несёт ответственности за:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="337187DE" w14:textId="507A1DD7" w:rsidR="005863B4" w:rsidRPr="005863B4" w:rsidRDefault="005863B4" w:rsidP="005863B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>несовместимость курса с техническими средствами Покупателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2576303C" w14:textId="0CA37F3C" w:rsidR="005863B4" w:rsidRPr="005863B4" w:rsidRDefault="005863B4" w:rsidP="005863B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>убытки, вызванные неправомерными действиями Партнёров (рассылка спама, нарушение авторских прав и пр.);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42252671" w14:textId="7C452604" w:rsidR="005863B4" w:rsidRPr="005863B4" w:rsidRDefault="005863B4" w:rsidP="005863B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>задержки в выплатах по вине банков или платёжных систем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2640A32E" w14:textId="77777777" w:rsidR="005863B4" w:rsidRPr="005863B4" w:rsidRDefault="005863B4" w:rsidP="005863B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10.3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>В случае нарушения Партнёром требований рекламного законодательства Правообладатель вправе применить штраф в размере полной суммы Вознаграждения, полученного за период нарушения, а также заблокировать партнёрский аккаунт и потребовать компенсации своих убытков.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C0E54B" w14:textId="77777777" w:rsidR="005863B4" w:rsidRPr="005863B4" w:rsidRDefault="005863B4" w:rsidP="005863B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10.4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Общая совокупная ответственность Правообладателя по любой претензии Покупателя или Партнёра ограничена суммой, равной стоимости Доступа к Курсу, оплаченной таким Покупателем (для Партнёра – суммой фактически выплаченного ему Вознаграждения за последние 6 (шесть) месяцев, но не более 20 000 рублей), за исключением случаев, предусмотренных законом, когда ограничение ответственности недопустимо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CAB2110" w14:textId="3B292FF5" w:rsidR="00C002A2" w:rsidRPr="00F60975" w:rsidRDefault="005863B4" w:rsidP="005863B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10.5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005863B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>За нарушение авторских прав ответственность наступает в соответствии с Офертой и частью четвёртой ГК РФ (компенсация до 10 000 000 рублей).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C03B96" w14:textId="6C9D61A0" w:rsidR="005F78B6" w:rsidRPr="007674FD" w:rsidRDefault="005F78B6" w:rsidP="00F60975">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07BAB313" w14:textId="77777777" w:rsidR="005E7307" w:rsidRPr="007674FD" w:rsidRDefault="005E7307" w:rsidP="00C83EBF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2074A19E" w14:textId="77777777" w:rsidR="005E7307" w:rsidRPr="007674FD" w:rsidRDefault="005E7307" w:rsidP="00DC2FDF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ФОРС-МАЖОР</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3568E957" w14:textId="77777777" w:rsidR="00001570" w:rsidRPr="007674FD" w:rsidRDefault="005E7307" w:rsidP="00DC2FDF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="568"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Стороны освобождаются от ответственности за частичное или полное неисполнение обязательств, если это явилось следствием обстоятельств непреодолимой силы (пожар, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>наводнение, землетрясение, военные действия, блокировка интернета по решению госорганов, принятие законов, прямо запрещающих деятельность по Оферте</w:t>
+      </w:r>
+      <w:r w:rsidR="005C7D37" w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, в том числе блокировка каналов связи не по вине Правообладателя</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>), возникших после акцепта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14CC7843" w14:textId="77777777" w:rsidR="005E7307" w:rsidRDefault="005E7307" w:rsidP="00DC2FDF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="568"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Сторона, для которой создалась невозможность исполнения, обязана уведомить другую сторону в течение 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00001570" w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (трех)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> рабочих дней. Срок исполнения обязательств отодвигается соразмерно времени действия форс-мажора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="414FBE46" w14:textId="4DB0DA0A" w:rsidR="00C002A2" w:rsidRPr="007674FD" w:rsidRDefault="00C002A2" w:rsidP="00781063">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="032E6B06" w14:textId="77777777" w:rsidR="005E7307" w:rsidRPr="007674FD" w:rsidRDefault="005E7307" w:rsidP="00C83EBF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26CC8000" w14:textId="77777777" w:rsidR="001C38F6" w:rsidRPr="007674FD" w:rsidRDefault="001C38F6" w:rsidP="00DC2FDF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ПЕРСОНАЛЬНЫЕ ДАННЫЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41EBBD43" w14:textId="6F376F0E" w:rsidR="00781063" w:rsidRPr="00781063" w:rsidRDefault="00781063" w:rsidP="00781063">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00781063">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781063">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Совершая акцепт Оферты, Покупатель (Партнёр) даёт Правообладателю и Агенту по приёму платежей своё согласие на обработку своих персональных данных (фамилия, имя, адрес электронной почты, номер телефона, платёжные реквизиты, IP-адрес) в целях исполнения Оферты, включая направление уведомлений, выплату вознаграждений, формирование чеков и УПД, а также для иных целей, указанных в Политике конфиденциальности, размещённой на Сайте по адресу: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781063">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>www</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781063">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781063">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>korulink</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781063">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781063">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Согласие действует в течение срока действия договора и 5 (пяти) лет после его окончания, если иное не предусмотрено законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F90030C" w14:textId="0BC8858A" w:rsidR="001C38F6" w:rsidRDefault="00781063" w:rsidP="00781063">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00781063">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781063">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Покупатель (Партнёр) вправе отозвать согласие, направив письменное уведомление Правообладателю. Отзыв согласия влечёт прекращение обработки данных, но не аннулирует уже совершённые операции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59475C29" w14:textId="77777777" w:rsidR="00AD4D27" w:rsidRPr="007674FD" w:rsidRDefault="00AD4D27" w:rsidP="00781063">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02D1D674" w14:textId="77777777" w:rsidR="005E7307" w:rsidRPr="007674FD" w:rsidRDefault="005E7307" w:rsidP="00DC2FDF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ЗАКЛЮЧИТЕЛЬНЫЕ ПОЛОЖЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="471CD39E" w14:textId="77777777" w:rsidR="00F766E9" w:rsidRDefault="00F766E9" w:rsidP="00DC2FDF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="568"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Курс представляет собой совокупность информационно-консультационных материалов (видео уроков, текстовых файлов), предоставляемых Покупателю для</w:t>
+      </w:r>
+      <w:r w:rsidR="007674FD" w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> самостоятельного ознакомления, </w:t>
+      </w:r>
+      <w:r w:rsidR="007674FD" w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>при этом предоставление права использования Курса не является образовательной услугой, а лишь </w:t>
+      </w:r>
+      <w:r w:rsidR="007674FD" w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>лицензией на использование информационного контента.</w:t>
+      </w:r>
+      <w:r w:rsidR="007674FD" w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Правообладатель не контролирует процесс изучения материалов, не ведёт учёт успеваемости, не проводит проверку знаний и не выдаёт никаких документов по итогам, это означает, что:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3037AEA4" w14:textId="77777777" w:rsidR="00AD4D27" w:rsidRPr="007674FD" w:rsidRDefault="00AD4D27" w:rsidP="00AD4D27">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37EF2613" w14:textId="77777777" w:rsidR="00F766E9" w:rsidRPr="007674FD" w:rsidRDefault="00F766E9" w:rsidP="00DC2FDF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>У</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="6DBE3017" w14:textId="77777777" w:rsidR="005C7D37" w:rsidRPr="007674FD" w:rsidRDefault="00987881" w:rsidP="00C83EBF">
+        <w:t>Деятельность Правообладателя по распространению Курса не подпадает под понятие образовательной деятельности, определённое в п. 17 ст. 2 Федерального закона № 273-ФЗ, поскольку отсутствуют систематическое обучение, реализация образовательной программы, выдача документов об образовании и (или) квалификации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C9470EE" w14:textId="77777777" w:rsidR="00F766E9" w:rsidRPr="007674FD" w:rsidRDefault="00F766E9" w:rsidP="00DC2FDF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>И</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="3447E315" w14:textId="341031F3" w:rsidR="00987881" w:rsidRPr="007674FD" w:rsidRDefault="005C7D37" w:rsidP="00C83EBF">
+        <w:lastRenderedPageBreak/>
+        <w:t>На отношения сторон не распространяются требования о лицензировании образовательной деятельности (ст. 91 Закона № 273-ФЗ), государственной аккредитации, а также права и обязанности, установленные для образовательных организаций и обучающихся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15BD45FC" w14:textId="4CFD78A0" w:rsidR="00F766E9" w:rsidRPr="007674FD" w:rsidRDefault="00F766E9" w:rsidP="00DC2FDF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Покупатель</w:t>
+      </w:r>
+      <w:r w:rsidR="00781063" w:rsidRPr="00781063">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00781063">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Партнер)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> подтверждает, что приобретает доступ к Курсу исключительно в целях удовлетворения личных познавательных интересов, а не для получения образования как систематического процесса, влекущего юридические последствия (изменение образовательного ценза, получение квалификации и т.п.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1932A134" w14:textId="77777777" w:rsidR="00F766E9" w:rsidRPr="007674FD" w:rsidRDefault="00F766E9" w:rsidP="00DC2FDF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Любые ссылки на «обучение», «уроки», «лекции» в описании Курса на Сайте являются описательными и не означают, что Правообладатель осуществляет образовательную деятельность в смысле законодательства РФ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="465EF466" w14:textId="77777777" w:rsidR="00001570" w:rsidRPr="007674FD" w:rsidRDefault="005E7307" w:rsidP="00DC2FDF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
-        <w:ind w:left="284"/>
+        <w:ind w:left="284" w:hanging="568"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Положительный результат проверки гарантирует принадлежность электронной подписи владельцу (Покупателю, с помощью которой подписан электронный документ, и подтверждает отсутствие изменений, внесённых в этот документ после его подписания.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="44DF78DE" w14:textId="77777777" w:rsidR="00987881" w:rsidRPr="007674FD" w:rsidRDefault="005C7D37" w:rsidP="00C83EBF">
+        <w:t>Все споры, возникающие из Оферты, подлежат досудебному урегулированию: претензия направляется по электронной почте, срок ответа – 15</w:t>
+      </w:r>
+      <w:r w:rsidR="00001570" w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (пятнадцати)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> рабочих дней. При недостижении согласия спор передаётся в суд по месту нахождения Правообладателя.</w:t>
+      </w:r>
+      <w:r w:rsidR="005C7D37" w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Споры с Покупателями-потребителями рассматриваются в суде по месту жительства потребителя либо по месту нахождения Правообладателя по выбору потребителя</w:t>
+      </w:r>
+      <w:r w:rsidR="001C38F6" w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D2C2D9" w14:textId="77777777" w:rsidR="00001570" w:rsidRPr="007674FD" w:rsidRDefault="005E7307" w:rsidP="00DC2FDF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
-[...472 lines deleted...]
-          <w:numId w:val="1"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="568"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007674FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>За неисполнение или ненадлежащее исполнение обязательств по Оферте Стороны несут ответственность в соответствии с законодательством РФ.</w:t>
-[...49 lines deleted...]
-      <w:r w:rsidR="00F60975">
+        <w:t>Признание недействительным одного или нескольких положений Оферты не влечёт недействительности остальных положений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0789D7DA" w14:textId="77777777" w:rsidR="005E7307" w:rsidRPr="007674FD" w:rsidRDefault="005E7307" w:rsidP="00C83EBF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E2A7194" w14:textId="77777777" w:rsidR="005E7307" w:rsidRPr="007674FD" w:rsidRDefault="005E7307" w:rsidP="00C83EBF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>РЕКВИЗИТЫ ПРАВООБЛАДАТЕЛЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D541B1F" w14:textId="49D3A625" w:rsidR="005E7307" w:rsidRPr="007674FD" w:rsidRDefault="004F394F" w:rsidP="00C83EBF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Индивидуальный </w:t>
+      </w:r>
+      <w:r w:rsidR="004911A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>П</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>редприниматель</w:t>
+      </w:r>
+      <w:r w:rsidR="00D228C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Федяева Юлия Яковлевна</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA164BB" w14:textId="79252A45" w:rsidR="00B37DCC" w:rsidRPr="007674FD" w:rsidRDefault="00B37DCC" w:rsidP="00C83EBF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ОГРН: </w:t>
+      </w:r>
+      <w:r w:rsidR="004F394F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>325784700023045</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00A22611" w14:textId="09E773F4" w:rsidR="00B37DCC" w:rsidRPr="007674FD" w:rsidRDefault="00B37DCC" w:rsidP="00C83EBF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ИНН: </w:t>
+      </w:r>
+      <w:r w:rsidR="004F394F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>165506826909</w:t>
+      </w:r>
+      <w:r w:rsidR="00C83EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="679AFC44" w14:textId="77777777" w:rsidR="00B37DCC" w:rsidRPr="007674FD" w:rsidRDefault="00B37DCC" w:rsidP="00C83EBF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Юридический адрес: 191036, Россия, г. Санкт-Петербург, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>вн.тер.г</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. муниципальный округ Лиговка-Ямская, ул. Кременчугская, д. 21, к. 3, стр. 1, кв. 85</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FCCAF58" w14:textId="44674DEF" w:rsidR="00B37DCC" w:rsidRPr="007674FD" w:rsidRDefault="00B37DCC" w:rsidP="00C83EBF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Расчётный счёт: </w:t>
+      </w:r>
+      <w:r w:rsidR="004F394F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>40</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD38ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>802810155710033635</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6FA4D4" w14:textId="544F1FA9" w:rsidR="00B37DCC" w:rsidRPr="007674FD" w:rsidRDefault="00B37DCC" w:rsidP="004911A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Банк: </w:t>
+      </w:r>
+      <w:r w:rsidR="004911A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Северо-Западный Банк П</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>АО «</w:t>
+      </w:r>
+      <w:r w:rsidR="004911A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Сбербанк</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D1FE46D" w14:textId="4CBB2C71" w:rsidR="00230C4E" w:rsidRPr="00230C4E" w:rsidRDefault="005E7307" w:rsidP="00781063">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007674FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Электронная почта: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00230C4E" w:rsidRPr="00AD4D27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>korulink</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00230C4E" w:rsidRPr="00AD4D27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>@</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00230C4E" w:rsidRPr="00AD4D27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>yandex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00230C4E" w:rsidRPr="00AD4D27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...234 lines deleted...]
-      <w:r w:rsidR="00850D5D">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00230C4E" w:rsidRPr="00AD4D27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>www</w:t>
-[...32 lines deleted...]
-        </w:rPr>
         <w:t>ru</w:t>
       </w:r>
-      <w:r w:rsidR="00850D5D" w:rsidRPr="00850D5D">
-[...679 lines deleted...]
-    <w:sectPr w:rsidR="00486730" w:rsidRPr="007674FD" w:rsidSect="005E7307">
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3DA27714" w14:textId="77777777" w:rsidR="00230C4E" w:rsidRPr="007674FD" w:rsidRDefault="00230C4E" w:rsidP="00230C4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00230C4E" w:rsidRPr="007674FD" w:rsidSect="005E7307">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4949,58 +8272,59 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="035E4BD7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CD6EA88C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="420"/>
       </w:pPr>
@@ -5757,50 +9081,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5877" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6597" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6346455B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="12942306"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C4F51A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D32CD860"/>
     <w:lvl w:ilvl="0" w:tplc="2F6ED8BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5869,51 +9306,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73C1072F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A4E6F8C"/>
     <w:lvl w:ilvl="0" w:tplc="2F6ED8BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5986,111 +9423,117 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1085766436">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="880745440">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="697201338">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1689940933">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2143233843">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="880871330">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="766271699">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="470637468">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1470590727">
     <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1896425222">
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AF4EC7"/>
     <w:rsid w:val="00001570"/>
     <w:rsid w:val="000017A4"/>
+    <w:rsid w:val="000121D7"/>
     <w:rsid w:val="00022698"/>
     <w:rsid w:val="000256B4"/>
     <w:rsid w:val="00032E47"/>
     <w:rsid w:val="00036FE3"/>
     <w:rsid w:val="00037CBD"/>
     <w:rsid w:val="0004339F"/>
     <w:rsid w:val="0004685A"/>
     <w:rsid w:val="00062BFB"/>
     <w:rsid w:val="00077156"/>
     <w:rsid w:val="00077CDB"/>
     <w:rsid w:val="000867A6"/>
     <w:rsid w:val="000A7F8D"/>
     <w:rsid w:val="000B3FA1"/>
     <w:rsid w:val="000C09CE"/>
     <w:rsid w:val="000C3670"/>
     <w:rsid w:val="000D20DA"/>
     <w:rsid w:val="000D2938"/>
+    <w:rsid w:val="000D6293"/>
     <w:rsid w:val="000D6833"/>
     <w:rsid w:val="000E17D3"/>
     <w:rsid w:val="000E50F1"/>
     <w:rsid w:val="000F1EDD"/>
     <w:rsid w:val="000F2630"/>
     <w:rsid w:val="000F51BC"/>
     <w:rsid w:val="00101A69"/>
     <w:rsid w:val="0010565E"/>
     <w:rsid w:val="001111D2"/>
     <w:rsid w:val="001114B5"/>
     <w:rsid w:val="0011349D"/>
     <w:rsid w:val="00115018"/>
     <w:rsid w:val="0012061B"/>
     <w:rsid w:val="00120F00"/>
     <w:rsid w:val="0012639E"/>
     <w:rsid w:val="00127593"/>
     <w:rsid w:val="00127A7F"/>
     <w:rsid w:val="00131A0F"/>
     <w:rsid w:val="00132C9F"/>
     <w:rsid w:val="00136D80"/>
     <w:rsid w:val="00141042"/>
     <w:rsid w:val="00141E22"/>
     <w:rsid w:val="00142147"/>
     <w:rsid w:val="00162987"/>
     <w:rsid w:val="00163D62"/>
@@ -6103,70 +9546,73 @@
     <w:rsid w:val="00193662"/>
     <w:rsid w:val="001A102D"/>
     <w:rsid w:val="001A4E15"/>
     <w:rsid w:val="001A6F51"/>
     <w:rsid w:val="001B44BB"/>
     <w:rsid w:val="001B4682"/>
     <w:rsid w:val="001C0187"/>
     <w:rsid w:val="001C02B9"/>
     <w:rsid w:val="001C38F6"/>
     <w:rsid w:val="001C3E5F"/>
     <w:rsid w:val="001C59DD"/>
     <w:rsid w:val="001C5A49"/>
     <w:rsid w:val="001D03C7"/>
     <w:rsid w:val="001D2E58"/>
     <w:rsid w:val="001D3083"/>
     <w:rsid w:val="001D4E9D"/>
     <w:rsid w:val="001D67EB"/>
     <w:rsid w:val="001D682E"/>
     <w:rsid w:val="001D7DDA"/>
     <w:rsid w:val="001E30E7"/>
     <w:rsid w:val="001E3CF1"/>
     <w:rsid w:val="001E41D0"/>
     <w:rsid w:val="001E452E"/>
     <w:rsid w:val="001E5696"/>
     <w:rsid w:val="001F10B9"/>
+    <w:rsid w:val="001F1221"/>
     <w:rsid w:val="001F62A9"/>
     <w:rsid w:val="00200090"/>
     <w:rsid w:val="00200DEC"/>
     <w:rsid w:val="00202EBB"/>
     <w:rsid w:val="00213D9D"/>
     <w:rsid w:val="00214635"/>
     <w:rsid w:val="00224A69"/>
     <w:rsid w:val="00227886"/>
     <w:rsid w:val="00227CD8"/>
+    <w:rsid w:val="00230C4E"/>
     <w:rsid w:val="00235B32"/>
     <w:rsid w:val="00236F42"/>
     <w:rsid w:val="00237627"/>
     <w:rsid w:val="00245BD8"/>
     <w:rsid w:val="00253823"/>
     <w:rsid w:val="00271CBB"/>
     <w:rsid w:val="00284463"/>
     <w:rsid w:val="002966DF"/>
     <w:rsid w:val="002A0758"/>
     <w:rsid w:val="002A1A13"/>
     <w:rsid w:val="002B0FEC"/>
+    <w:rsid w:val="002B4EEF"/>
     <w:rsid w:val="002B5D9E"/>
     <w:rsid w:val="002C1510"/>
     <w:rsid w:val="002C7618"/>
     <w:rsid w:val="002D2EA4"/>
     <w:rsid w:val="002D6362"/>
     <w:rsid w:val="002E355E"/>
     <w:rsid w:val="002E44B2"/>
     <w:rsid w:val="002E4AFA"/>
     <w:rsid w:val="002E61A4"/>
     <w:rsid w:val="002E623B"/>
     <w:rsid w:val="002F2C55"/>
     <w:rsid w:val="002F3655"/>
     <w:rsid w:val="002F3E7F"/>
     <w:rsid w:val="00300D7B"/>
     <w:rsid w:val="00304148"/>
     <w:rsid w:val="003062FE"/>
     <w:rsid w:val="0031081F"/>
     <w:rsid w:val="00320D22"/>
     <w:rsid w:val="00346972"/>
     <w:rsid w:val="003513DF"/>
     <w:rsid w:val="00362CBB"/>
     <w:rsid w:val="00366EED"/>
     <w:rsid w:val="0037595B"/>
     <w:rsid w:val="00377B80"/>
     <w:rsid w:val="00380591"/>
@@ -6174,452 +9620,486 @@
     <w:rsid w:val="00383D1A"/>
     <w:rsid w:val="00384A61"/>
     <w:rsid w:val="0038617F"/>
     <w:rsid w:val="0038733A"/>
     <w:rsid w:val="003876FE"/>
     <w:rsid w:val="00387C01"/>
     <w:rsid w:val="00392D5C"/>
     <w:rsid w:val="003A4582"/>
     <w:rsid w:val="003A7168"/>
     <w:rsid w:val="003B1200"/>
     <w:rsid w:val="003B46E8"/>
     <w:rsid w:val="003E1274"/>
     <w:rsid w:val="003F0797"/>
     <w:rsid w:val="004148D1"/>
     <w:rsid w:val="00415D1C"/>
     <w:rsid w:val="00420BBD"/>
     <w:rsid w:val="00425466"/>
     <w:rsid w:val="004259E9"/>
     <w:rsid w:val="0043280C"/>
     <w:rsid w:val="0043524D"/>
     <w:rsid w:val="00436BB3"/>
     <w:rsid w:val="00437609"/>
     <w:rsid w:val="00442287"/>
     <w:rsid w:val="0044579B"/>
     <w:rsid w:val="00447B1D"/>
+    <w:rsid w:val="00452FA6"/>
     <w:rsid w:val="00464087"/>
     <w:rsid w:val="004643B0"/>
     <w:rsid w:val="00467AD8"/>
     <w:rsid w:val="0047306B"/>
     <w:rsid w:val="00476EF2"/>
     <w:rsid w:val="00477A03"/>
     <w:rsid w:val="00486730"/>
     <w:rsid w:val="004911A3"/>
     <w:rsid w:val="00494937"/>
     <w:rsid w:val="004A1E34"/>
     <w:rsid w:val="004A28C4"/>
     <w:rsid w:val="004A3639"/>
     <w:rsid w:val="004A51E0"/>
     <w:rsid w:val="004A54D5"/>
     <w:rsid w:val="004A5F81"/>
     <w:rsid w:val="004B17E3"/>
     <w:rsid w:val="004B47C1"/>
     <w:rsid w:val="004C0A34"/>
     <w:rsid w:val="004C4320"/>
     <w:rsid w:val="004C5259"/>
+    <w:rsid w:val="004E0457"/>
     <w:rsid w:val="004E663C"/>
     <w:rsid w:val="004F067D"/>
     <w:rsid w:val="004F0CBB"/>
     <w:rsid w:val="004F394F"/>
     <w:rsid w:val="00501349"/>
     <w:rsid w:val="00507F81"/>
     <w:rsid w:val="005246C2"/>
+    <w:rsid w:val="005252C9"/>
     <w:rsid w:val="00525A86"/>
     <w:rsid w:val="00526107"/>
     <w:rsid w:val="00526305"/>
     <w:rsid w:val="00526554"/>
     <w:rsid w:val="005349E1"/>
     <w:rsid w:val="00535A7F"/>
     <w:rsid w:val="00540E32"/>
     <w:rsid w:val="00545BF2"/>
     <w:rsid w:val="00550AD8"/>
     <w:rsid w:val="00552B3B"/>
     <w:rsid w:val="00556D53"/>
     <w:rsid w:val="00557167"/>
     <w:rsid w:val="00557B1D"/>
     <w:rsid w:val="00560471"/>
     <w:rsid w:val="005675EC"/>
     <w:rsid w:val="005735EB"/>
     <w:rsid w:val="00574503"/>
     <w:rsid w:val="005839AB"/>
     <w:rsid w:val="00583E51"/>
     <w:rsid w:val="00584B07"/>
+    <w:rsid w:val="005863B4"/>
     <w:rsid w:val="005946CF"/>
+    <w:rsid w:val="0059619B"/>
+    <w:rsid w:val="005A2F84"/>
     <w:rsid w:val="005B13DD"/>
     <w:rsid w:val="005B5502"/>
     <w:rsid w:val="005C7D37"/>
     <w:rsid w:val="005D59ED"/>
     <w:rsid w:val="005D6367"/>
     <w:rsid w:val="005D6E46"/>
     <w:rsid w:val="005E136A"/>
     <w:rsid w:val="005E3140"/>
     <w:rsid w:val="005E39F4"/>
     <w:rsid w:val="005E6986"/>
     <w:rsid w:val="005E7307"/>
     <w:rsid w:val="005F6437"/>
+    <w:rsid w:val="005F66D4"/>
     <w:rsid w:val="005F78B6"/>
     <w:rsid w:val="0060077C"/>
     <w:rsid w:val="00613F53"/>
     <w:rsid w:val="00615407"/>
     <w:rsid w:val="0062151B"/>
     <w:rsid w:val="00624DBA"/>
     <w:rsid w:val="00627D08"/>
     <w:rsid w:val="006328E1"/>
     <w:rsid w:val="00633188"/>
     <w:rsid w:val="006437D2"/>
     <w:rsid w:val="0064448A"/>
     <w:rsid w:val="006503EE"/>
     <w:rsid w:val="006519A4"/>
     <w:rsid w:val="00662259"/>
+    <w:rsid w:val="00663DCC"/>
     <w:rsid w:val="006643B4"/>
     <w:rsid w:val="0066750C"/>
     <w:rsid w:val="006719B8"/>
     <w:rsid w:val="006741C4"/>
     <w:rsid w:val="00686D1F"/>
     <w:rsid w:val="00686FD0"/>
     <w:rsid w:val="006912A5"/>
     <w:rsid w:val="00692C8C"/>
     <w:rsid w:val="00692D34"/>
     <w:rsid w:val="006932A3"/>
     <w:rsid w:val="00697479"/>
     <w:rsid w:val="006A434C"/>
     <w:rsid w:val="006A4443"/>
     <w:rsid w:val="006A5524"/>
+    <w:rsid w:val="006B3B38"/>
     <w:rsid w:val="006B43F4"/>
     <w:rsid w:val="006B757B"/>
     <w:rsid w:val="006C3DC0"/>
     <w:rsid w:val="006C6959"/>
     <w:rsid w:val="006D27DD"/>
     <w:rsid w:val="006D46FA"/>
     <w:rsid w:val="006E5A72"/>
     <w:rsid w:val="006E5EE3"/>
     <w:rsid w:val="006E712F"/>
     <w:rsid w:val="006E7DCC"/>
     <w:rsid w:val="006F7281"/>
     <w:rsid w:val="006F773D"/>
     <w:rsid w:val="00703161"/>
     <w:rsid w:val="00710D00"/>
     <w:rsid w:val="007179DA"/>
     <w:rsid w:val="00720D79"/>
     <w:rsid w:val="00725003"/>
     <w:rsid w:val="00727DF9"/>
     <w:rsid w:val="00732AD8"/>
+    <w:rsid w:val="00735F36"/>
     <w:rsid w:val="00742FE5"/>
     <w:rsid w:val="00752E05"/>
     <w:rsid w:val="00752E7E"/>
     <w:rsid w:val="007540FF"/>
     <w:rsid w:val="00755445"/>
     <w:rsid w:val="00756CDB"/>
     <w:rsid w:val="00762D86"/>
     <w:rsid w:val="00766399"/>
     <w:rsid w:val="007674FD"/>
     <w:rsid w:val="00767913"/>
     <w:rsid w:val="007714D6"/>
     <w:rsid w:val="00771A9C"/>
     <w:rsid w:val="00773258"/>
     <w:rsid w:val="0077417C"/>
     <w:rsid w:val="00774920"/>
+    <w:rsid w:val="00781063"/>
     <w:rsid w:val="00790BBE"/>
+    <w:rsid w:val="00791831"/>
     <w:rsid w:val="007949E5"/>
     <w:rsid w:val="007A442D"/>
     <w:rsid w:val="007A506C"/>
     <w:rsid w:val="007B5D35"/>
     <w:rsid w:val="007B6AEB"/>
     <w:rsid w:val="007B6D9C"/>
     <w:rsid w:val="007C4EDA"/>
     <w:rsid w:val="007C7636"/>
     <w:rsid w:val="007D21E9"/>
     <w:rsid w:val="007D476F"/>
     <w:rsid w:val="007E21FD"/>
     <w:rsid w:val="007E429E"/>
     <w:rsid w:val="007E4ABC"/>
     <w:rsid w:val="007E60A3"/>
     <w:rsid w:val="007E76B4"/>
     <w:rsid w:val="007F041F"/>
     <w:rsid w:val="007F379A"/>
     <w:rsid w:val="007F5EAE"/>
     <w:rsid w:val="008015A3"/>
     <w:rsid w:val="00803EEB"/>
     <w:rsid w:val="00805CAE"/>
+    <w:rsid w:val="00805EE8"/>
     <w:rsid w:val="00806EAC"/>
+    <w:rsid w:val="008165DF"/>
     <w:rsid w:val="008172B7"/>
     <w:rsid w:val="00831AD7"/>
     <w:rsid w:val="008423EE"/>
     <w:rsid w:val="008431F9"/>
     <w:rsid w:val="008473D7"/>
     <w:rsid w:val="00850D5D"/>
     <w:rsid w:val="00851391"/>
     <w:rsid w:val="00851639"/>
     <w:rsid w:val="00855E31"/>
+    <w:rsid w:val="00856BDC"/>
     <w:rsid w:val="00860658"/>
     <w:rsid w:val="00871676"/>
     <w:rsid w:val="0087491B"/>
     <w:rsid w:val="00892520"/>
     <w:rsid w:val="0089447F"/>
     <w:rsid w:val="00894F1F"/>
     <w:rsid w:val="0089500C"/>
     <w:rsid w:val="008951EF"/>
     <w:rsid w:val="008B3032"/>
     <w:rsid w:val="008B4335"/>
     <w:rsid w:val="008B5445"/>
     <w:rsid w:val="008C382E"/>
     <w:rsid w:val="008D2779"/>
     <w:rsid w:val="008D3465"/>
     <w:rsid w:val="008E16A6"/>
     <w:rsid w:val="008E39FD"/>
     <w:rsid w:val="008E3E5D"/>
+    <w:rsid w:val="008F10B2"/>
     <w:rsid w:val="008F464B"/>
     <w:rsid w:val="00904329"/>
     <w:rsid w:val="0090479C"/>
     <w:rsid w:val="009052AD"/>
     <w:rsid w:val="009052DB"/>
     <w:rsid w:val="0091572C"/>
     <w:rsid w:val="00917434"/>
     <w:rsid w:val="00922089"/>
     <w:rsid w:val="00922658"/>
     <w:rsid w:val="00924950"/>
     <w:rsid w:val="009356BA"/>
     <w:rsid w:val="009369F2"/>
     <w:rsid w:val="0093769F"/>
     <w:rsid w:val="00942902"/>
+    <w:rsid w:val="009436C9"/>
     <w:rsid w:val="0094604A"/>
     <w:rsid w:val="00953EE3"/>
     <w:rsid w:val="009612EE"/>
     <w:rsid w:val="00966D56"/>
     <w:rsid w:val="009708BA"/>
     <w:rsid w:val="00980C45"/>
     <w:rsid w:val="00987881"/>
+    <w:rsid w:val="0099243D"/>
     <w:rsid w:val="00993DB1"/>
     <w:rsid w:val="0099501F"/>
     <w:rsid w:val="009956D6"/>
     <w:rsid w:val="009A0BEF"/>
+    <w:rsid w:val="009A2EFE"/>
     <w:rsid w:val="009A3B7C"/>
     <w:rsid w:val="009A6B24"/>
     <w:rsid w:val="009B356D"/>
     <w:rsid w:val="009C0B2E"/>
     <w:rsid w:val="009C0FB5"/>
     <w:rsid w:val="009C2C3F"/>
     <w:rsid w:val="009C771A"/>
     <w:rsid w:val="009C7EBD"/>
     <w:rsid w:val="009D20B5"/>
     <w:rsid w:val="009D430B"/>
     <w:rsid w:val="009F4EC1"/>
     <w:rsid w:val="00A033DC"/>
     <w:rsid w:val="00A106EE"/>
     <w:rsid w:val="00A108F3"/>
     <w:rsid w:val="00A15237"/>
     <w:rsid w:val="00A36EC7"/>
     <w:rsid w:val="00A41315"/>
     <w:rsid w:val="00A42299"/>
     <w:rsid w:val="00A44613"/>
     <w:rsid w:val="00A523F4"/>
     <w:rsid w:val="00A57113"/>
     <w:rsid w:val="00A70EBC"/>
     <w:rsid w:val="00A74AEE"/>
     <w:rsid w:val="00A74C96"/>
     <w:rsid w:val="00A759A7"/>
     <w:rsid w:val="00A7601E"/>
     <w:rsid w:val="00A81AAA"/>
     <w:rsid w:val="00A851E7"/>
     <w:rsid w:val="00A87F7D"/>
     <w:rsid w:val="00AA0A21"/>
     <w:rsid w:val="00AA5D43"/>
     <w:rsid w:val="00AA6D7A"/>
     <w:rsid w:val="00AA7E4A"/>
     <w:rsid w:val="00AB502E"/>
     <w:rsid w:val="00AB6241"/>
     <w:rsid w:val="00AC148A"/>
     <w:rsid w:val="00AD3365"/>
+    <w:rsid w:val="00AD4D27"/>
     <w:rsid w:val="00AE4517"/>
     <w:rsid w:val="00AF2554"/>
     <w:rsid w:val="00AF45A7"/>
     <w:rsid w:val="00AF4EC7"/>
     <w:rsid w:val="00B03D42"/>
     <w:rsid w:val="00B06AA9"/>
     <w:rsid w:val="00B077EA"/>
     <w:rsid w:val="00B10C0F"/>
     <w:rsid w:val="00B15E55"/>
     <w:rsid w:val="00B21AD8"/>
     <w:rsid w:val="00B21F5B"/>
+    <w:rsid w:val="00B26716"/>
     <w:rsid w:val="00B2717D"/>
+    <w:rsid w:val="00B27A8C"/>
     <w:rsid w:val="00B3304E"/>
     <w:rsid w:val="00B330B9"/>
     <w:rsid w:val="00B3465D"/>
     <w:rsid w:val="00B354AC"/>
     <w:rsid w:val="00B365BD"/>
     <w:rsid w:val="00B37DCC"/>
     <w:rsid w:val="00B4011B"/>
     <w:rsid w:val="00B405E5"/>
     <w:rsid w:val="00B439E4"/>
     <w:rsid w:val="00B51157"/>
     <w:rsid w:val="00B52003"/>
     <w:rsid w:val="00B5347F"/>
     <w:rsid w:val="00B53C79"/>
+    <w:rsid w:val="00B56531"/>
     <w:rsid w:val="00B5798B"/>
     <w:rsid w:val="00B702F1"/>
     <w:rsid w:val="00B71D69"/>
     <w:rsid w:val="00B74463"/>
     <w:rsid w:val="00B75BEB"/>
     <w:rsid w:val="00B777AE"/>
     <w:rsid w:val="00B8091F"/>
     <w:rsid w:val="00B81D89"/>
     <w:rsid w:val="00B844E1"/>
     <w:rsid w:val="00B87A98"/>
     <w:rsid w:val="00B9274A"/>
     <w:rsid w:val="00BA77BE"/>
     <w:rsid w:val="00BB3F81"/>
     <w:rsid w:val="00BB4453"/>
     <w:rsid w:val="00BC2393"/>
     <w:rsid w:val="00BC360B"/>
     <w:rsid w:val="00BD3794"/>
     <w:rsid w:val="00BD37F0"/>
     <w:rsid w:val="00BD449C"/>
     <w:rsid w:val="00BD4875"/>
     <w:rsid w:val="00BD6B80"/>
     <w:rsid w:val="00BE2F58"/>
+    <w:rsid w:val="00C002A2"/>
     <w:rsid w:val="00C13478"/>
     <w:rsid w:val="00C13784"/>
     <w:rsid w:val="00C345A4"/>
     <w:rsid w:val="00C34CE5"/>
     <w:rsid w:val="00C36E5C"/>
     <w:rsid w:val="00C373C1"/>
     <w:rsid w:val="00C4121A"/>
     <w:rsid w:val="00C42C90"/>
     <w:rsid w:val="00C46564"/>
     <w:rsid w:val="00C4675F"/>
     <w:rsid w:val="00C51E15"/>
     <w:rsid w:val="00C51EE5"/>
     <w:rsid w:val="00C529E7"/>
     <w:rsid w:val="00C54C55"/>
     <w:rsid w:val="00C60998"/>
     <w:rsid w:val="00C62660"/>
     <w:rsid w:val="00C74AE2"/>
     <w:rsid w:val="00C8116B"/>
     <w:rsid w:val="00C83EBF"/>
     <w:rsid w:val="00C85188"/>
     <w:rsid w:val="00C92269"/>
     <w:rsid w:val="00C93109"/>
     <w:rsid w:val="00C96131"/>
     <w:rsid w:val="00C9740F"/>
     <w:rsid w:val="00CA17BB"/>
     <w:rsid w:val="00CA2254"/>
+    <w:rsid w:val="00CA2FD9"/>
+    <w:rsid w:val="00CA542B"/>
     <w:rsid w:val="00CB05A3"/>
     <w:rsid w:val="00CB5D36"/>
     <w:rsid w:val="00CB622E"/>
     <w:rsid w:val="00CC650C"/>
     <w:rsid w:val="00CC6EC9"/>
     <w:rsid w:val="00CD00D7"/>
     <w:rsid w:val="00CD1D83"/>
     <w:rsid w:val="00CD38ED"/>
     <w:rsid w:val="00CE024E"/>
     <w:rsid w:val="00CE349D"/>
     <w:rsid w:val="00CE3B38"/>
     <w:rsid w:val="00CE3FDA"/>
     <w:rsid w:val="00CF076F"/>
     <w:rsid w:val="00CF763D"/>
     <w:rsid w:val="00D014CC"/>
     <w:rsid w:val="00D019A0"/>
     <w:rsid w:val="00D070B1"/>
+    <w:rsid w:val="00D07A67"/>
     <w:rsid w:val="00D228C9"/>
     <w:rsid w:val="00D42276"/>
     <w:rsid w:val="00D437BE"/>
     <w:rsid w:val="00D46F51"/>
     <w:rsid w:val="00D51063"/>
+    <w:rsid w:val="00D5301C"/>
     <w:rsid w:val="00D579F7"/>
     <w:rsid w:val="00D64C6A"/>
     <w:rsid w:val="00D65087"/>
     <w:rsid w:val="00D6577A"/>
     <w:rsid w:val="00D6789A"/>
+    <w:rsid w:val="00D73131"/>
     <w:rsid w:val="00D7760F"/>
     <w:rsid w:val="00D81E81"/>
     <w:rsid w:val="00D82855"/>
+    <w:rsid w:val="00D83386"/>
     <w:rsid w:val="00D863DB"/>
     <w:rsid w:val="00D9163C"/>
     <w:rsid w:val="00D9266A"/>
     <w:rsid w:val="00D97E03"/>
     <w:rsid w:val="00DA1767"/>
     <w:rsid w:val="00DA3425"/>
     <w:rsid w:val="00DA7369"/>
     <w:rsid w:val="00DB2BA2"/>
     <w:rsid w:val="00DB5F68"/>
     <w:rsid w:val="00DC003F"/>
     <w:rsid w:val="00DC25B2"/>
+    <w:rsid w:val="00DC2FDF"/>
     <w:rsid w:val="00DC45E2"/>
     <w:rsid w:val="00DD1DFA"/>
     <w:rsid w:val="00DD3146"/>
     <w:rsid w:val="00DD5545"/>
     <w:rsid w:val="00DD7B3C"/>
     <w:rsid w:val="00DE01F9"/>
     <w:rsid w:val="00DE168B"/>
     <w:rsid w:val="00DF1946"/>
     <w:rsid w:val="00DF3BEE"/>
     <w:rsid w:val="00DF561C"/>
     <w:rsid w:val="00DF68F4"/>
     <w:rsid w:val="00DF6DCF"/>
     <w:rsid w:val="00DF6F9F"/>
     <w:rsid w:val="00DF7DF3"/>
     <w:rsid w:val="00E01D8F"/>
     <w:rsid w:val="00E023F1"/>
     <w:rsid w:val="00E03E08"/>
     <w:rsid w:val="00E04B09"/>
     <w:rsid w:val="00E05916"/>
     <w:rsid w:val="00E06A62"/>
     <w:rsid w:val="00E07D3C"/>
     <w:rsid w:val="00E10B17"/>
     <w:rsid w:val="00E11C18"/>
     <w:rsid w:val="00E13C76"/>
     <w:rsid w:val="00E21E01"/>
     <w:rsid w:val="00E22745"/>
+    <w:rsid w:val="00E258D3"/>
     <w:rsid w:val="00E33B12"/>
     <w:rsid w:val="00E356FE"/>
     <w:rsid w:val="00E41B68"/>
     <w:rsid w:val="00E42069"/>
     <w:rsid w:val="00E46217"/>
     <w:rsid w:val="00E50541"/>
     <w:rsid w:val="00E50942"/>
     <w:rsid w:val="00E522B5"/>
     <w:rsid w:val="00E5501E"/>
     <w:rsid w:val="00E5655E"/>
     <w:rsid w:val="00E60BA0"/>
     <w:rsid w:val="00E60E9B"/>
     <w:rsid w:val="00E60F53"/>
     <w:rsid w:val="00E63648"/>
     <w:rsid w:val="00E65D4B"/>
     <w:rsid w:val="00E73ECE"/>
     <w:rsid w:val="00E74CD3"/>
     <w:rsid w:val="00E76116"/>
     <w:rsid w:val="00E86C7D"/>
     <w:rsid w:val="00EA0768"/>
     <w:rsid w:val="00EA7945"/>
     <w:rsid w:val="00EC061B"/>
     <w:rsid w:val="00EC1416"/>
     <w:rsid w:val="00EC4B6E"/>
     <w:rsid w:val="00EC6A23"/>
     <w:rsid w:val="00EC76A0"/>
     <w:rsid w:val="00EC7E0F"/>
+    <w:rsid w:val="00ED1976"/>
     <w:rsid w:val="00ED3342"/>
     <w:rsid w:val="00ED6365"/>
+    <w:rsid w:val="00ED771F"/>
     <w:rsid w:val="00EE1A6F"/>
     <w:rsid w:val="00EE2284"/>
     <w:rsid w:val="00EE798A"/>
     <w:rsid w:val="00EF1367"/>
     <w:rsid w:val="00EF3A3E"/>
     <w:rsid w:val="00F043D9"/>
     <w:rsid w:val="00F0490F"/>
     <w:rsid w:val="00F06D60"/>
     <w:rsid w:val="00F10019"/>
     <w:rsid w:val="00F226A1"/>
     <w:rsid w:val="00F23A9D"/>
     <w:rsid w:val="00F35751"/>
     <w:rsid w:val="00F50CAD"/>
     <w:rsid w:val="00F56FE6"/>
     <w:rsid w:val="00F57443"/>
     <w:rsid w:val="00F60975"/>
     <w:rsid w:val="00F627E5"/>
     <w:rsid w:val="00F67040"/>
     <w:rsid w:val="00F71B7A"/>
     <w:rsid w:val="00F7537B"/>
     <w:rsid w:val="00F766E9"/>
     <w:rsid w:val="00F82C8D"/>
     <w:rsid w:val="00F85B22"/>
     <w:rsid w:val="00F936C1"/>
     <w:rsid w:val="00FA21F7"/>
@@ -7074,51 +10554,50 @@
     <w:basedOn w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00AF4EC7"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="20"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E60BA0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="30"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00AF4EC7"/>
@@ -7377,73 +10856,84 @@
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af0">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F23A9D"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="blk">
     <w:name w:val="blk"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00762D86"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="20">
     <w:name w:val="Заголовок 2 Знак"/>
     <w:link w:val="2"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:rsid w:val="00E60BA0"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ds-markdown-paragraph">
     <w:name w:val="ds-markdown-paragraph"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00486730"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af1">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00230C4E"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="60031732">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="98567795">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="120"/>
@@ -8580,69 +12070,69 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0531289-53A1-4BCE-91AE-49239A8ABCDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>16445</Characters>
+  <Pages>15</Pages>
+  <Words>4573</Words>
+  <Characters>26072</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>137</Lines>
-  <Paragraphs>38</Paragraphs>
+  <Lines>217</Lines>
+  <Paragraphs>61</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19291</CharactersWithSpaces>
+  <CharactersWithSpaces>30584</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>JURIST01</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>